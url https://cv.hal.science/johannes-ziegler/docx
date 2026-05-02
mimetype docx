--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -183,3396 +183,3396 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (146)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (147)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond phonemic awareness: The alphabetic principle predicts reading acquisition in a nationwide longitudinal study</w:t>
+                <w:t xml:space="preserve">The Impact of Working Memory on Chinese Word Reading: The Respective Roles of Quality and Quantity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gioia</w:t>
+                <w:t xml:space="preserve">Ning An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Deauvieau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Xiuli Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2026.106457⟩</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10888438.2026.2659583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486039v1</w:t>
+                <w:t xml:space="preserve">hal-05603563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage comportemental dans les jeux vidéo éducatifs via des réseaux convolutifs graphiques : le cas de GraphoGameFrançais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond phonemic awareness: The alphabetic principle predicts reading acquisition in a nationwide longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+                <w:t xml:space="preserve">Paul Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+                <w:t xml:space="preserve">Jerome Deauvieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'atelier Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 271, pp.106457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2026.106457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089422v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks for Semantic and Syntactic Prediction and Visuo-Motor Statistical Learning in Adult Readers with and without Dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Geringswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/nol.a.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling a complex cognitive system with limited data: Optimization and generalization in a computational model of reading aloud</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profilage comportemental dans les jeux vidéo éducatifs via des réseaux convolutifs graphiques : le cas de GraphoGameFrançais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Zorzi</w:t>
+                <w:t xml:space="preserve">Emna Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de l'atelier Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.83-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354992v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of social and emotional experience in representing abstract words</w:t>
+                <w:t xml:space="preserve">Modelling a complex cognitive system with limited data: Optimization and generalization in a computational model of reading aloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Goriachun</w:t>
+                <w:t xml:space="preserve">Conrad Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristof Strijkers</w:t>
+                <w:t xml:space="preserve">Marco Zorzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Gala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PLOS Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (11), pp.e0000074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0001771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcsy.0000074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089359v1</w:t>
+                <w:t xml:space="preserve">hal-05354992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Print exposure and reading development in the French educational context: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Dyslexia Remediation: A Home-Based Multi-Component Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Brossette</w:t>
+                <w:t xml:space="preserve">Bruno de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vernet</w:t>
+                <w:t xml:space="preserve">Gilles Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Prugnières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+                <w:t xml:space="preserve">Julie Nothelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321288v1</w:t>
+                <w:t xml:space="preserve">hal-05227330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Dyslexia Remediation: A Home-Based Multi-Component Program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The role of social and emotional experience in representing abstract words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Goriachun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof Strijkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xge0001771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227330v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of constituent frequency and distractor type on learning novel complex words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Print exposure and reading development in the French educational context: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Brossette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
+                <w:t xml:space="preserve">Marie Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">Chloé Prugnières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mee-Jin Chalbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23273798.2023.2263590⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.102838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijer.2025.102838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232556v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic and Syntactic Predictions in Reading Aloud: Are Good Predictors Good Statistical Learners?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des fondements théoriques de la dyslexie développementale vers la construction d'une méthodologie de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Harrar-Eskinazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis-Noël Ambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara Bruno De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leloup Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nothelier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 298, pp.46-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572017v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical Hemispheric Re-Organization of the Reading Network in High-Functioning Adults with Dyslexia: Evidence from Representational Similarity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Cavalli</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno L Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fondements théoriques de la dyslexie développementale vers la construction d'une méthodologie de soin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of constituent frequency and distractor type on learning novel complex words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leloup Gilles</w:t>
+                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nothelier Julie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.251-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2023.2263590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847027v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the complexity of computational models through optimization and sloppy parameter analyses: The case of the Connectionist Dual-Process Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">Semantic and Syntactic Predictions in Reading Aloud: Are Good Predictors Good Statistical Learners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/joc.363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jml.2023.104468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04226995v1</w:t>
+                <w:t xml:space="preserve">hal-04572017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraînement à la lecture fluide et à la compréhension de textes avec HIBOU, un livre électronique proposant des textes adaptés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Understanding the complexity of computational models through optimization and sloppy parameter analyses: The case of the Connectionist Dual-Process Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Evertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zorzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pratiques d'ANAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.104468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jml.2023.104468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957064v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Neural bases of reading acquisition and reading disability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entraînement à la lecture fluide et à la compréhension de textes avec HIBOU, un livre électronique proposant des textes adaptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Hai Tan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruce Mccandliss</w:t>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers pratiques d'ANAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.63-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142303v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fondements de l'apprentissage de la lecture à l'école primaire</w:t>
+                <w:t xml:space="preserve">La science de la lecture : fondements et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Desrochers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alain Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 182, pp.15-24</w:t>
+              <w:t xml:space="preserve">, 2023, 182, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091456v1</w:t>
+                <w:t xml:space="preserve">hal-04048201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science de la lecture : fondements et applications</w:t>
+                <w:t xml:space="preserve">Les fondements de l'apprentissage de la lecture à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Desrochers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">André Desrochers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 182, pp.85-94</w:t>
+              <w:t xml:space="preserve">, 2023, 182, pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048201v1</w:t>
+                <w:t xml:space="preserve">hal-04091456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à lire : du décodage à la compréhension écrite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial: Neural bases of reading acquisition and reading disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Hai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Mccandliss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1147156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091410v1</w:t>
+                <w:t xml:space="preserve">hal-04142303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of morphemic knowledge during novel word learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apprendre à lire : du décodage à la compréhension écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.45-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337939v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification of literary and scientific texts to improve reading fluency and comprehension in beginning readers of French</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of morphemic knowledge during novel word learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Núria Gala</w:t>
+                <w:t xml:space="preserve">Ali Behzadnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ginestié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danielle Colenbrander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bürki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S014271642100062X⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218231216369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549026v1</w:t>
+                <w:t xml:space="preserve">hal-04337939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Semantic and Syntactic Prediction on Reading Aloud</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simplification of literary and scientific texts to improve reading fluency and comprehension in beginning readers of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S014271642100062X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000568⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04004790v1</w:t>
+                <w:t xml:space="preserve">hal-03549026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space–Time Congruency Effects Using Eye Movements During Processing of Past- and Future-Related Words</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Montant</w:t>
+                <w:t xml:space="preserve">Is there evidence for a noisy computation deficit in developmental dyslexia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 69 (4), pp.210-217. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.919465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889541v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there evidence for a noisy computation deficit in developmental dyslexia?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+                <w:t xml:space="preserve">Space–Time Congruency Effects Using Eye Movements During Processing of Past- and Future-Related Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille L Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer T Coull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.919465⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (4), pp.210-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793897v1</w:t>
+                <w:t xml:space="preserve">hal-03889541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal intervention in 8- to 13-year-old French dyslexic readers: Study protocol for a randomized multicenter controlled crossover trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effects of Semantic and Syntactic Prediction on Reading Aloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (6), pp.308-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12887-022-03701-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03915226v1</w:t>
+                <w:t xml:space="preserve">hal-04004790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied time: Effect of reading expertise on the spatial representation of past and future</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodal intervention in 8- to 13-year-old French dyslexic readers: Study protocol for a randomized multicenter controlled crossover trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Louna Harrar-Eskinazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nothelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-022-03701-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03833774v1</w:t>
+                <w:t xml:space="preserve">hal-03915226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Effects of GraphoGame Against a Computer-Assisted Math Intervention in Primary School</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embodied time: Effect of reading expertise on the spatial representation of past and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille L Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer T Coull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10888438.2022.2052884⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.e0276273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611120v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal intervention in 8- to 13-year-old French dyslexic readers: Study protocol for a randomized multicenter controlled crossover trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caci</w:t>
+                <w:t xml:space="preserve">Testing the Effects of GraphoGame Against a Computer-Assisted Math Intervention in Primary School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Albrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12887-022-03701-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10888438.2022.2052884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229888v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural gray matter features and behavioral preliterate skills predict future literacy – A machine learning approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hauke Heekeren</w:t>
+                <w:t xml:space="preserve">Multimodal intervention in 8- to 13-year-old French dyslexic readers: Study protocol for a randomized multicenter controlled crossover trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Louna Harrar-Eskinazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nothelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.920150⟩</w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-022-03701-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793895v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online activation of L1 Danish orthography enhances spoken word recognition of Swedish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural gray matter features and behavioral preliterate skills predict future literacy – A machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moana Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Schüppert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+                <w:t xml:space="preserve">Teresa Sylvester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Juul</w:t>
+                <w:t xml:space="preserve">Mario Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gooskens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hauke Heekeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0332586521000056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.920150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283527v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of reading complex words: evidence from steady-state visual evoked potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Montani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivilin Peev Stoianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3613,13815 +3613,13932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural processing of vision and language in kindergarten is associated with prereading skills and predicts future literacy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online activation of L1 Danish orthography enhances spoken word recognition of Swedish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Froehlich</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anja Schüppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Juul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gooskens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.25449⟩</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0332586521000056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217489v1</w:t>
+                <w:t xml:space="preserve">hal-03283527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of morphological processing in developing readers: A cross-linguistic masked priming study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+                <w:t xml:space="preserve">Neural processing of vision and language in kindergarten is associated with prereading skills and predicts future literacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sylvester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2021.105140⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.25449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190528v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As time goes by: space-time compatibility effects in word recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+                <w:t xml:space="preserve">The dynamics of morphological processing in developing readers: A cross-linguistic masked priming study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Mirault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petroula Mousikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xlm0001007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.105140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2021.105140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193618v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Virtual Reality to Assess Reading Fluency in Children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">As time goes by: space-time compatibility effects in word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer T Coull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xlm0001007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feduc.2021.693355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03257346v1</w:t>
+                <w:t xml:space="preserve">hal-03193618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexie développementale et méthodes de remédiation (DDMR) : présentation d'une intervention multimodale illustrée par une étude de cas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Virtual Reality to Assess Reading Fluency in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Albrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2021.693355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620883v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Read and Dyslexia: From Theory to Intervention Through Personalized Computational Models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dyslexie développementale et méthodes de remédiation (DDMR) : présentation d'une intervention multimodale illustrée par une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Louna Harrar-Eskinazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nothelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.121-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566111v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Processing across Modalities and Languages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning to Read and Dyslexia: From Theory to Intervention Through Personalized Computational Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zorzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10888438.2020.1730847⟩</w:t>
+              <w:t xml:space="preserve">Current Directions in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.096372142091587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963721420915873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991231v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic consistency influences morphological processing in reading aloud: Evidence from a cross‐linguistic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Morphological Processing across Modalities and Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petroula Mousikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Crepaldi</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (6), pp.500-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10888438.2020.1730847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12952⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02507581v1</w:t>
+                <w:t xml:space="preserve">hal-02991231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-tagged visual evoked responses track syllable effects in visual word recognition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orthographic consistency influences morphological processing in reading aloud: Evidence from a cross‐linguistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petroula Mousikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ktori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.08.014⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281144v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological processing without semantics: An ERP study with spoken words</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+                <w:t xml:space="preserve">Frequency-tagged visual evoked responses track syllable effects in visual word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Montani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris New</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Valérie C Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 121, pp.60-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047828v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state visual evoked potentials in reading aloud: Effects of lexicality, frequency and orthographic familiarity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie C Chanoine</w:t>
+                <w:t xml:space="preserve">Morphological processing without semantics: An ERP study with spoken words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivilin Stoianov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057534v2</w:t>
+                <w:t xml:space="preserve">hal-02047828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Dyslexia Through Personalized Large-Scale Computational Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Steady state visual evoked potentials in reading aloud: Effects of lexicality, frequency and orthographic familiarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie C Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivilin Stoianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797618823540⟩</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 192, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011721v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057534v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of speech perception deficits in silence, noise and envelope conditions in developmental dyslexia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Understanding Dyslexia Through Personalized Large-Scale Computational Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zorzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.07.033⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797618823540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171878v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking the Book from the Bookshelf: Masked Constituent Priming Effects from Compound Words and Nonwords</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of speech perception deficits in silence, noise and envelope conditions in developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth C Beyersmann</w:t>
+                <w:t xml:space="preserve">Clément François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Kezilas</w:t>
+                <w:t xml:space="preserve">Julie Chobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Coltheart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/joc.11⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910880v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils numériques d’aide à l’apprentissage de la lecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">Visual and Phonological Codes in Letter and Word Recognition: Evidence from Incremental Priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.671-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713755906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911664v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simplification de textes, une aide à l'apprentissage de la lecture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+                <w:t xml:space="preserve">Les outils numériques d’aide à l’apprentissage de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Lire – écrire : Des savoirs scientifiques aux savoirs pratiques, 199 (3), pp.123-131</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773017v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Phonological Codes in Letter and Word Recognition: Evidence from Incremental Priming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">La simplification de textes, une aide à l'apprentissage de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lire – écrire : Des savoirs scientifiques aux savoirs pratiques, 199 (3), pp.123-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450076v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyes wide shut: literacy, phonology and adaptive resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Taking the Book from the Bookshelf: Masked Constituent Priming Effects from Compound Words and Nonwords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth C Beyersmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Kezilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Coltheart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Castles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/joc.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171818v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences inter-linguistiques dans l'apprentissage de la lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eyes wide shut: literacy, phonology and adaptive resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.35-49</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (4), pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911663v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Words Stink? Neural Reuse as a Principle for Understanding Emotions in Reading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Différences inter-linguistiques dans l'apprentissage de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01909756v1</w:t>
+                <w:t xml:space="preserve">hal-01911663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Brain Plasticity during Word Learning in Musically-Trained Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Words Stink? Neural Reuse as a Principle for Understanding Emotions in Reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva C Dittinger</w:t>
+                <w:t xml:space="preserve">Benny B Briesemeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie J Chobert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tila T Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ponz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (7), pp.1023 - 1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522717v1</w:t>
+                <w:t xml:space="preserve">hal-01909756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automaticity of phonological and semantic processing during visual word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga C Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc C Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno C Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 149, pp.244 - 255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It's about time: revisiting temporal processing deficits in dyslexia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Brain Plasticity during Word Learning in Musically-Trained Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pech-Georgel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+                <w:t xml:space="preserve">Eva C Dittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille R Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12530⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.585 - 585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481057v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofunctionally dissecting the reading system in children</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">It's about time: revisiting temporal processing deficits in dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Morawetz</w:t>
+                <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario M Braun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Pech-Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910876v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal reorganization of the reading network in adult dyslexia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurofunctionally dissecting the reading system in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva E Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy C Cavalli</w:t>
+                <w:t xml:space="preserve">Carmen Morawetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Colé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chotiga C Pattamadilok</w:t>
+                <w:t xml:space="preserve">Mario M Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel C Badier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle C Zielinski</w:t>
+                <w:t xml:space="preserve">Arthur M Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.04.012⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.45 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522706v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GraphoGame : un outil numérique pour enfants en difficultés d’apprentissage de la lecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal reorganization of the reading network in adult dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy C Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Ruiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ulla Richardson</w:t>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga C Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Lyytinen</w:t>
+                <w:t xml:space="preserve">Jean-Michel C Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.204 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2017.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909660v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vision of Reading</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GraphoGame : un outil numérique pour enfants en difficultés d’apprentissage de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Lyytinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01432252v1</w:t>
+                <w:t xml:space="preserve">hal-01909660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Dynamics of Morphological Processing in Visual Word Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy C Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (8), pp.1228 - 1242. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typing is writing: Linguistic properties modulate typing execution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+                <w:t xml:space="preserve">A Vision of Reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.1898-1906. </w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.171-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-016-1044-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477291v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho-orthographic segmentation without semantics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Typing is writing: Linguistic properties modulate typing execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23 (2), pp.533-539. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.1898-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-016-1044-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-015-0927-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087747v1</w:t>
+                <w:t xml:space="preserve">hal-01477291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental investigation of the first-letter advantage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Morpho-orthographic segmentation without semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Castles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Coltheart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Kezilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 152, pp.161 - 172. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.533-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2016.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-015-0927-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477337v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological skills, visual attention span, and visual stress in developmental dyslexia.</w:t>
+                <w:t xml:space="preserve">A developmental investigation of the first-letter advantage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Saksida</w:t>
+                <w:t xml:space="preserve">Jonathan C Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Iannuzzi</w:t>
+                <w:t xml:space="preserve">Daisy C Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bogliotti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard C Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth C Beyersmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0000184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152, pp.161 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400569v1</w:t>
+                <w:t xml:space="preserve">hal-01477337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic processing deficits in developmental dyslexia: Beyond the ventral visual stream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonological skills, visual attention span, and visual stress in developmental dyslexia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Saksida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Iannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Boros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Szwed</w:t>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Démonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.01.014⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (10), pp.1503 - 1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0000184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432255v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifting through Basic Subprocesses of Reading: A Hierarchical Diffusion Model Analysis of Age Effects on Visual Word Recognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+                <w:t xml:space="preserve">Orthographic processing deficits in developmental dyslexia: Beyond the ventral visual stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario M Braun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulman M Lindenberger</w:t>
+                <w:t xml:space="preserve">Catherine Pech-Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Szwed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01863⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128, pp.316-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522738v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of reading proficiency on embedded stem priming in primary school children</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drifting through Basic Subprocesses of Reading: A Hierarchical Diffusion Model Analysis of Age Effects on Visual Word Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva E Froehlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna C Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario M Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulman M Lindenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2015.06.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1863 - 1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432345v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language proficiency and morpho-orthographic segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Effects of reading proficiency on embedded stem priming in primary school children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-014-0752-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal of Experimental Child Psychology, 139, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432359v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the Processing of Prefixes and Suffixes Revealed by a Letter-Search Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Language proficiency and morpho-orthographic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10888438.2015.1057824⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.1054-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-014-0752-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432365v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When silent letters say more than a thousand words: An implementation and evaluation of CDP plus plus in French</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Differences in the Processing of Prefixes and Suffixes Revealed by a Letter-Search Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Zorzi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jml.2014.01.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.360-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10888438.2015.1057824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01432444v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDP++.Italian: Modelling Sublexical and Supralexical Inconsistency in a Shallow Orthography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">When silent letters say more than a thousand words: An implementation and evaluation of CDP plus plus in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zorzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.98-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jml.2014.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016354v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic processing during morphological priming: An ERP study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Colé</w:t>
+                <w:t xml:space="preserve">CDP++.Italian: Modelling Sublexical and Supralexical Inconsistency in a Shallow Orthography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zorzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e94291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2014.07.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01471057v1</w:t>
+                <w:t xml:space="preserve">hal-01016354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic and phonological contributions to reading development:Tracking developmental trajectories using masked priming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semantic processing during morphological priming: An ERP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Beyersmanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina Iakimovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1579, pp.45 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2014.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841737v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling reading development through phonological decoding and self-teaching: implications for dyslexia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Orthographic and phonological contributions to reading development:Tracking developmental trajectories using masked priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Zorzi</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard C Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.1026-1036</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521505v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding learning to read through fMRI of rapid letter detection in skilled adult readers and dyslexic 10-year old children</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling reading development through phonological decoding and self-teaching: implications for dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zorzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 369 (1634), pp.20120397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2012.0397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152199v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning of orthographic representations in baboons</w:t>
+                <w:t xml:space="preserve">Understanding learning to read through fMRI of rapid letter detection in skilled adult readers and dyslexic 10-year old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hannagan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+                <w:t xml:space="preserve">M. Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Fagot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Eger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.S120--S121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152174v1</w:t>
+                <w:t xml:space="preserve">hal-01152199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion processing in words: a test of the neural re-use hypothesis using surface and intracranial EEG</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning of orthographic representations in baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Silva</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/scan/nst034⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432457v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDP plus plus .Italian: Modelling Sublexical and Supralexical Inconsistency in a Shallow Orthography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emotion processing in words: a test of the neural re-use hypothesis using surface and intracranial EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ponz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094291⟩</w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.619-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/scan/nst034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432442v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposed-letter effects reveal orthographic processing in baboons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">CDP plus plus .Italian: Modelling Sublexical and Supralexical Inconsistency in a Shallow Orthography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zorzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797612474322⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152198v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn from humans about orthographic processing in monkeys? A reply to Frost and Keuleers (2013)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Transposed-letter effects reveal orthographic processing in baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 24 (9), pp.1870--1871. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797613484768⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 24 (8), pp.1609--1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797612474322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152200v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of developmental dyslexia in European orthographies with varying complexity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paavo H T Leppänen</w:t>
+                <w:t xml:space="preserve">What can we learn from humans about orthographic processing in monkeys? A reply to Frost and Keuleers (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hannagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcpp.12029⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (9), pp.1870--1871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797613484768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965034v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictors of developmental dyslexia in European orthographies with varying complexity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Landerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Lyytinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paavo H T Leppänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (6), pp.686-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcpp.12029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752242v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions in reading: Disgust, empathy and the contextual learning hypothesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Evidence for multiple routes in learning to read</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 125 (2), pp.333-338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.07.013⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 123 (2), pp.280--292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439715v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the link between cognitive control and lexical selection in monolingual speakers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Reply to Skottun and Skoyles: Statistical and practical significance of extra-wide letter spacing for dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zorzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Facoetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno De Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (44), pp.E2959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1213265109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439720v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Skottun and Skoyles: Statistical and practical significance of extra-wide letter spacing for dyslexic children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">L'orthographe à la portée des babouins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439717v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for multiple routes in learning to read</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Emotions in reading: Disgust, empathy and the contextual learning hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ponz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 123 (2), pp.280--292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.01.003⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 125 (2), pp.333-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01152175v1</w:t>
+                <w:t xml:space="preserve">hal-01439715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Probing the link between cognitive control and lexical selection in monolingual speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno De Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (4), pp.545-559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1218152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01152186v1</w:t>
+                <w:t xml:space="preserve">hal-01439720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RUNNING TITLE: Emotions in reading Emotions in reading: disgust, empathy and the contextual learning hypothesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Orthographic processing in baboons (papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.07.013⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 336 (6078), pp.245--248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1218152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542176v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthography to the scope of baboons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">RUNNING TITLE: Emotions in reading Emotions in reading: disgust, empathy and the contextual learning hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ponz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20122810008⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (2), pp.333-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152187v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to say &amp;quot;no&amp;quot; to a nonword: A leaky competing accumulator model of lexical decision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Orthography to the scope of baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0026948⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.821-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20122810008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152178v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">How to say &amp;quot;no&amp;quot; to a nonword: A leaky competing accumulator model of lexical decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1224939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (4), pp.1117--1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0026948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152189v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic contamination of Broca's area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Response to comment on &amp;quot;orthographic processing in baboons (papio papio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00378⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 337 (6099), pp.1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1224939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685432v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literacy Affects Spoken Language in a Non-Linguistic Task: An ERP Study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smart Phone, Smart Science: How the Use of Smartphones Can Revolutionize Research in Cognitive Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Moret-Tatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01841813v1</w:t>
+                <w:t xml:space="preserve">hal-02446781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Phone, Smart Science: How the Use of Smartphones Can Revolutionize Research in Cognitive Science</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthographic contamination of Broca's area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, 10.3389/fpsyg.2011.00378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02446781v1</w:t>
+                <w:t xml:space="preserve">hal-00685432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond rhyme or reason: ERPs reveal task-specific activation of orthography on spoken language</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Literacy Affects Spoken Language in a Non-Linguistic Task: An ERP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2010.12.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01440390v1</w:t>
+                <w:t xml:space="preserve">hal-01841813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise on, voicing off: Speech perception deficits in children with specific language impairment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Beyond rhyme or reason: ERPs reveal task-specific activation of orthography on spoken language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (3), pp.362-372. </w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (3), pp.116-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440409v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literacy affects spoken language in a non-linguistic task: an ERR study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Noise on, voicing off: Speech perception deficits in children with specific language impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pech-Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (3), pp.362-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440401v1</w:t>
+                <w:t xml:space="preserve">hal-01440409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and reliability of phonological, surface, and mixed profiles in dyslexia: A review of studies conducted in languages varying in orthographic depth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+                <w:t xml:space="preserve">Literacy affects spoken language in a non-linguistic task: an ERR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Study of Reading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733553v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-route approach to orthographic processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">Prevalence and reliability of phonological, surface, and mixed profiles in dyslexia: A review of studies conducted in languages varying in orthographic depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda S Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan E. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Study of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (6), pp.498-521</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700154v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Systems for Poor Readers: Empirical Data From Six EU Member States</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dual-route approach to orthographic processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Learning Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0022219410374235⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, 2:54. doi: 10.3389/fpsyg.2011.00054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440410v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental perspective on visual word recognition: New evidence and a self-organising model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lété</w:t>
+                <w:t xml:space="preserve">Support Systems for Poor Readers: Empirical Data From Six EU Member States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Touzet</w:t>
+                <w:t xml:space="preserve">Leo Blomert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">Luis Faisca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puolakanaho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09541440903031230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Learning Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (3), pp.228-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022219410374235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152170v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond single syllables: Large-scale modeling of reading aloud with the Connectionist Dual Process (CDP++) model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Fast phonology and the Bimodal Interactive Activation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Diependaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Zorzi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.764-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09541440902834782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogpsych.2010.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01440452v1</w:t>
+                <w:t xml:space="preserve">hal-01440447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">A developmental perspective on visual word recognition: New evidence and a self-organising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Lété</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104 (1-2), pp.19--26. </w:t>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.669--694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09541440903031230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01152171v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast phonology and the Bimodal Interactive Activation Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Beyond single syllables: Large-scale modeling of reading aloud with the Connectionist Dual Process (CDP++) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zorzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09541440902834782⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (2), pp.106-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogpsych.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440447v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rules versus statistics in reading aloud: New evidence on an old debate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Adaptive Resonance Theory account of the implicit learning of orthographic word forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09541440902978365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1-2), pp.19--26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440443v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid processing of letters, digits and symbols: what purely visual-attentional deficit in developmental dyslexia?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Rules versus statistics in reading aloud: New evidence on an old debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conrad Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zorzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.00983.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.798-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09541440902978365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01152188v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité, sensibilité, spécificité : comparaison de différents tests de lecture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+                <w:t xml:space="preserve">Rapid processing of letters, digits and symbols: what purely visual-attentional deficit in developmental dyslexia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pech-Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 110 (02), </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.F8--F14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S000350331000206X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2010.00983.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841820v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency, sensitivity, specificity: A comparison of different reading tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Efficacité, sensibilité, spécificité : comparaison de différents tests de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fluss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 110 (2), pp.299-320</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 110 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S000350331000206X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440464v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles d'apprentissage de la lecture : rôle des facteurs cognitifs, comportementaux et socio-économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Efficiency, sensitivity, specificity: A comparison of different reading tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertranrd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fluss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (2), pp.299-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841827v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">Troubles d'apprentissage de la lecture : rôle des facteurs cognitifs, comportementaux et socio-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fluss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21014⟩</w:t>
+              <w:t xml:space="preserve">Développements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/devel.001.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152185v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback consistency effects in visual and auditory word recognition: Where do we stand after more than a decade?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0278-7393.34.3.643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.169--179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960241v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between rapid automatized naming and reading in dyslexic children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">Feedback consistency effects in visual and auditory word recognition: Where do we stand after more than a decade?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.643-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0278-7393.34.3.643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440589v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental dyslexia and the dual route model of reading: Simulating individual differences and subtypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Link between rapid automatized naming and reading in dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pech-Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (3), pp.395-421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01440571v1</w:t>
+                <w:t xml:space="preserve">hal-01440589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid naming deficits in dyslexia: a stumbling block for the perceptual anchor theory of dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gloria Di Filippo</w:t>
+                <w:t xml:space="preserve">Developmental dyslexia and the dual route model of reading: Simulating individual differences and subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pech-Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierluigi Zoccolotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (6), pp.F40-F47. </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 107 (1), pp.151-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00752.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440598v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic activation of phonology in silent reading is parallel: Evidence from beginning and skilled readers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+                <w:t xml:space="preserve">Rapid naming deficits in dyslexia: a stumbling block for the perceptual anchor theory of dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Zoccolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2007.02.001⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (6), pp.F40-F47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00752.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578626v1</w:t>
+                <w:t xml:space="preserve">hal-01440598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of orthography in speech production revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Automatic activation of phonology in silent reading is parallel: Evidence from beginning and skilled readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2006.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97 (3), pp.205-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2007.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03578630v1</w:t>
+                <w:t xml:space="preserve">hal-03578626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluency, phonology and morphology: a response to the commentaries on becoming literate in different languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">The role of orthography in speech production revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 102 (3), pp.464-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2006.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2006.00511.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01440658v1</w:t>
+                <w:t xml:space="preserve">hal-03578630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in speech perception predict language learning impairment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+                <w:t xml:space="preserve">Fluency, phonology and morphology: a response to the commentaries on becoming literate in different languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usha Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (5), pp.451-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2006.00511.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0504446102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03578607v1</w:t>
+                <w:t xml:space="preserve">hal-01440658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do current connectionist learning models account for reading development in different languages?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Zorzi</w:t>
+                <w:t xml:space="preserve">Deficits in speech perception predict language learning impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pech-Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2003.09.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (39), pp.14110-14115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0504446102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01441304v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locus of orthographic effects in spoken word recognition: Novel insights from the neighbour generation task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do current connectionist learning models account for reading development in different languages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Muneaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Ziegler</w:t>
+                <w:t xml:space="preserve">H Wimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zorzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/016909604444000052⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 91 (3), pp.273-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2003.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441318v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual phonology: The effects of orthographic consistency on different auditory word recognition tasks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locus of orthographic effects in spoken word recognition: Novel insights from the neighbour generation task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Montant</w:t>
+                <w:t xml:space="preserve">M Muneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 32 (5), pp.732-741. </w:t>
+              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (5), pp.641-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BF03195863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/016909604444000052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441331v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in beat perception and dyslexia: evidence from French</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual phonology: The effects of orthographic consistency on different auditory word recognition tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Truc</w:t>
+                <w:t xml:space="preserve">Ziegler J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Thomson</w:t>
+                <w:t xml:space="preserve">L Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U Goswami</w:t>
+                <w:t xml:space="preserve">M Montant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15 (8), pp.1255-1259. </w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (5), pp.732-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.wnr.0000127459.31232.c4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/BF03195863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441328v1</w:t>
+                <w:t xml:space="preserve">hal-01441331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the two-strategy model of skilled spelling: Effects of consistency, grain size, and orthographic redundancy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Deficits in beat perception and dyslexia: evidence from French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Muneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Goswami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02724980343000323⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (8), pp.1255-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.wnr.0000127459.31232.c4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441302v1</w:t>
+                <w:t xml:space="preserve">hal-01441328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual phonology: The effects of orthographic consistency on different auditory word recognition tasks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Montant</w:t>
+                <w:t xml:space="preserve">Beyond the two-strategy model of skilled spelling: Effects of consistency, grain size, and orthographic redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03195863⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (2), pp.325-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724980343000323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879124v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed of lexical and nonlexical processing in French: The case of the regularity effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Coltheart</w:t>
+                <w:t xml:space="preserve">Visual phonology: The effects of orthographic consistency on different auditory word recognition tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03196556⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (5), pp.732-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03195863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441351v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word superiority, pseudoword superiority, and learning to read: A comparison of dyslexic and normal readers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Truc</w:t>
+                <w:t xml:space="preserve">Speed of lexical and nonlexical processing in French: The case of the regularity effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bastien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Ziegler</w:t>
+                <w:t xml:space="preserve">M Coltheart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 87 (3), pp.432-440. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (4), pp.947-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0093-934X(03)00145-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/BF03196556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01441352v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonword reading across orthographies: How flexible is the choice of reading units?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Goswami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24 (2), pp.235-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0142716403000134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental dyslexia in different languages: Language-specific or universal?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Word superiority, pseudoword superiority, and learning to read: A comparison of dyslexic and normal readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Grainger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouttevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G Schulte-Korne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87 (3), pp.432-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0093-934X(03)00145-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0965(03)00139-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441348v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood effects in auditory word recognition: Phonological competition and orthographic facilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Developmental dyslexia in different languages: Language-specific or universal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Grainger</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ma-Wyatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Schulte-Korne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0749-596X(03)00006-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86 (3), pp.169-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0965(03)00139-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441339v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How predictable is spelling? Developing and testing metrics of phoneme-grapheme contingency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Neighborhood effects in auditory word recognition: Phonological competition and orthographic facilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Coltheart</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Muneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02724980143000640⟩</w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48 (4), pp.779-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0749-596X(03)00006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441380v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-language computational investigation of the length effect in reading aloud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">How predictable is spelling? Developing and testing metrics of phoneme-grapheme contingency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Coltheart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0096-1523.28.4.990⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 55 (3), pp.897-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724980143000640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441384v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of phonological assembly: Evidence from backward masking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Cross-language computational investigation of the length effect in reading aloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01690960042000157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (4), pp.990-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0096-1523.28.4.990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441370v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can orthographic rimes facilitate naming?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">On the nature of phonological assembly: Evidence from backward masking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03196172⟩</w:t>
+              <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (1), pp.31-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01690960042000157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441411v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identical words are read differently in different languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Can orthographic rimes facilitate naming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (2), pp.351-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03196172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-9280.00370⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01441425v1</w:t>
+                <w:t xml:space="preserve">hal-01441411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudohomophone effects in lexical decision: Still a challenge for current word recognition models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Identical words are read differently in different languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Kluppel</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0096-1523.27.3.547⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (5), pp.379-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9280.00370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441419v1</w:t>
+                <w:t xml:space="preserve">hal-01441425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of substituent effects: self-parametrization, a case of interdependence of the coefficients, illustrated on the linear plus cross-term models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Pseudohomophone effects in lexical decision: Still a challenge for current word recognition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kluppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27 (3), pp.547-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0096-1523.27.3.547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1013105427633⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01441421v1</w:t>
+                <w:t xml:space="preserve">hal-01441419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudohomophone effects and phonological recoding procedures in reading development in English and German</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Modeling of substituent effects: self-parametrization, a case of interdependence of the coefficients, illustrated on the linear plus cross-term models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Blaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 30 (1), pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013105427633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmla.2001.2790⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01441415v1</w:t>
+                <w:t xml:space="preserve">hal-01441421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Phonological Codes in Letter and Word Recognition: Evidence from Incremental Priming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Grainger</w:t>
+                <w:t xml:space="preserve">Pseudohomophone effects and phonological recoding procedures in reading development in English and German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/713755906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Memory and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 45 (4), pp.648-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmla.2001.2790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878976v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphemes are perceptual reading units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Visual and Phonological Codes in Letter and Word Recognition: Evidence from Incremental Priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur M Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Jacobs</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0010-0277(99)00078-5⟩</w:t>
+              <w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53 (3), pp.671-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/713755906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04450072v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic difficulties in language and reading development constrain skilled adult reading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Ziegler</w:t>
+                <w:t xml:space="preserve">Graphemes are perceptual reading units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jacobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03198408⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 75 (1), pp.B1-B12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-0277(99)00078-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441429v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonology matters: The phonological frequency effect in written Chinese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Linguistic difficulties in language and reading development constrain skilled adult reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Montant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-9280.00247⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (5), pp.739-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03198408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01441702v1</w:t>
+                <w:t xml:space="preserve">hal-01441429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphemes are perceptual reading units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Phonology matters: The phonological frequency effect in written Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Am Jacobs</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lh Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Montant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0010-0277(99)00078-5⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11 (3), pp.234-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9280.00247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441704v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and phonological codes in letter and word recognition: Evidence from incremental priming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Graphemes are perceptual reading units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Jacobs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/027249800410508⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 75 (1), pp.B1-B12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-0277(99)00078-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441435v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DRC model of visual word recognition and reading aloud: An extension to German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Coltheart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (3), pp.413-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating individual word identification thresholds and errors in the fragmentation task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Jacobs</w:t>
+                <w:t xml:space="preserve">Visual and phonological codes in letter and word recognition: Evidence from incremental priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03201158⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53 (3), pp.671-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/027249800410508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450068v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phoneme effect in visual word recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Simulating individual word identification thresholds and errors in the fragmentation task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jacobs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0010-0277(98)00051-1⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26 (3), pp.490-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03201158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04450071v1</w:t>
+                <w:t xml:space="preserve">hal-04450068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthography shapes the perception of speech: The consistency effect in auditory word recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A phoneme effect in visual word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schmidt-Weigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 68 (3), pp.B71-B80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-0277(98)00051-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BF03208845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03876289v1</w:t>
+                <w:t xml:space="preserve">hal-04450071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthography shapes the perception of speech: The consistency effect in auditory word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 5 (4), pp.683-689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/BF03208845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877587v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orthography shapes the perception of speech: The consistency effect in auditory word recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (4), pp.683-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03208845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Word, pseudoword, and nonword processing: a multitask comparison using event-related brain potentials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a M Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T A Nazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T H Carr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.758-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17431,2114 +17548,2114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition à l'écrit et développement de la lecture dans le système éducatif français : Une revue systématique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Prugnières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mee Jin Chalbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque international du RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE (Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation), Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared neural processing of grammar and arithmetic? Insights from a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurit Viesel-Nordmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCLS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathematical Cognition and Learning Society, Jun 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are grammatical and arithmetic processing related in the brain? An ALE-meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurit Viesel-Nordmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBES 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Mind, Brain and Education Society, Jul 2024, Leuven, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les inégalités éducatives par l’adaptation des textes : regards croisés terrain recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE INTERNATIONAL en hommage à JACQUES GINESTIÉ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIBOU: an eBook to improve Text Comprehension and Reading Fluency for Beginning Readers of French.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Tools and Resources to Empower People with REAding DIfficulties (READI) within the 13th Language Resources and Evaluation Conference (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de remédiation intensive chez des lecteurs dyslexiques de 8 à 13 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Louna Harrar-Eskinazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Rencontres d'orthophonie 2022 Langage écrit : état des pratiques orthophoniques et de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, PAris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIBOU: an eBook to improve Text Comprehension and Reading Fluency for Beginning Readers of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference. (LREC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resource Association, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alector: A Parallel Corpus of Simplified French Texts with Alignments of Misreadings by Poor and Dyslexic Readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.1353‑1361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text simplification to improve reading fluency and comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Núria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFERE- Provence : « Apprentissage et Education » Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension, simplification et type des textes : un outil numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences dans le cadre du projet Lemon : GraphoLearn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing lexical complexity as a tool to increase text accessibility for children with dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Linguistics for Linguistic Complexity, workshop at COLING (Computational Linguistics conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamics of morphological processing in visual word recognition: A priming study using MEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Morphological Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle du traitement morphologique chez l'adulte dyslexique universitaire: Une étude en MEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy C Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 56ème Congrès National de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature de l’influence de la lecture sur la reconnaissance de mots à l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The various facets of the orthographic consistency effect in spoken language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback consistency effect in visual and auditory word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziegler J. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de consistance dans la reconnaissance visuelle et auditive des mots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque jeunes chercheurs en sciences cognitives (JCSC'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonology-to-spelling consistency effects in visual and auditory word recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ième colloque de la European Society for Cognitive Psychology (ESCOP'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19548,154 +19665,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place et évaluation d'un protocole de remédiation multimodale et intensive de la dyslexie développementale Implementation and evaluation of an intensive and multimodal remediation protocol for developmental dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Louna Harrar-Eskinazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Nothelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques innovantes et expertise orthophonique au cœur du parcours de soins. 29e congrès scientifique international FNO - Un autre regard sur les TND. Pratiques innovantes et expertise orthophonique au cœur du parcours de soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ortho Edition, pp.314-343, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19705,130 +19822,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibou: une ressource d'entraînement à la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19838,939 +19955,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil numérique pour la lecture au service de l'école inclusive : regards croisés terrain-recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Patrice Laisney Patrice Laisney et Pascale Brandt-Pomares. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structuration de la recherche en éducation L’héritage scientifique de Jacques Ginestié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à lire: du décodage à la compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stanislas Dehaene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et école: ensemble pour mieux apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, pp.109-129, 2024, 978-2-4150-0769-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer, expérimenter et évaluer des dispositifs pédagogiques innovants : l'exemple du Créativlab d'Ampiric et la question du passage à l'échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANRT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation des dispositifs pédagogiques innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANRT, 2023, 978-2-9591124-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literacy: Understanding Normal and Impaired Reading Development through Personalized Large-Scale Neurocomputational Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zorzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Handbook of Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.554-565, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108399838.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à lire : contrôle, automatismes et auto-apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bentollila &amp; B. Germain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’apprentissage de la lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathan, 2019, 978-2091247397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Variability of Developmental Dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zorzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dyslexia across Languages and Writing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.350-371, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108553377.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech and spelling interaction: the interdependence of visual and auditory word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University Press, pp.107-118, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780198568971.013.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de lire et d’enseigner la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Houdé &amp; G. Borst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cerveau et les apprentissages, collection « Les repères pédagogiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathan, 2018, 978-2091246406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MROM-p: An Interactive Activation, Multiple Readout Model of Orthographic and Phonological Processes in Visual Word Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur M. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grainger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonathan Grainger; Arthur Jacobs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Localist Connectionist Approaches To Human Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Erlbaum Associates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-188, 1998, Scientific Psychology Series, 9780203774533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20780,137 +20897,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche de la réponse à l'intervention appliquée à l'enseignement de la lecture et de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Desrochers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthèses et Recommandations, Les Publications du CSEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20920,500 +21037,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Social Interaction on Abstract Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Goriachun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Strijkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Print Exposure and Reading Development in the French Educational Context: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Brossette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Prugnières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mee-Jin Chalbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the causal effects of phonemic awareness on reading acquisition: insights from a systematic review and a large-scale longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Deauviau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strict phonics beats mixed phonics: Effective teaching improves reading acquisition and reduces social inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Deauvieau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de la lecture et plasticité neuronale : un programme de remédiation assisté par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId571"/>
+      <w:footerReference w:type="default" r:id="rId576"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21481,51 +21598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A184CC7D"/>
+    <w:nsid w:val="1369980D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21712,51 +21829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johannes-ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2061-5729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131363557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2234-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05486039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gioia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Deauvieau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2026.106457" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ammari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05059358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gavard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Geringswald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05354992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Perry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zorzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000074" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05321288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prugni&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee-Jin Chalbos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2025.102838" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05227330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nothelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04232556v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2263590" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04572017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.363" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Tan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00070" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04847027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Harrar-Eskinazi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-No&#235;l Ambre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Bruno De" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leloup Gilles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nothelier Julie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04226995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Evertz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2023.104468" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04142303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hai Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perfetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mccandliss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1147156" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04091456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desrochers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04048201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04091410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04337939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Behzadnia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Colenbrander" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231216369" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04004790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000568" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L Grasso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000559" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03793897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.919465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louna Harrar-Eskinazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-022-03701-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833774v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276273" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Albrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Alavoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Richardson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2022.2052884" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03793895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Beyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Liebig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sylvester" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Braun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Heekeren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.920150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03283527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Sch&#252;ppert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Juul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gooskens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0332586521000056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03320167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Montani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivilin Peev Stoianov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95292-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03217489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Froehlich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25449" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petroula Mousikou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Schroeder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105140" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03193618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grasso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03257346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.693355" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03620883v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721420915873" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02991231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2020.1730847" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Crepaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12952" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02281144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.08.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057534v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivilin Stoianov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.01.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02011721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618823540" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910880v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Beyersmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Kezilas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coltheart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450076v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171818v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911663v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01909756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny B Briesemeister" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tila T Brink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ponz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Dittinger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Chobert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12530" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910876v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E Froehlich" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morawetz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M Braun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2017.07.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01909660v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ruiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.12.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR5K8ZVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-016-1044-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0927-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477337v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Grainger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy C Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2016.07.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400569v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saksida" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000184" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432255v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Boros" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szwed" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.01.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna C Liebig" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulman M Lindenberger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01863" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2015.06.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432359v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0752-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2015.1057824" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432444v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2014.01.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DBVXLF1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016354v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094291" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471057v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmanna" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimovac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.07.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521505v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0397" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152199v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boros" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanceaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432457v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Silva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst034" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432442v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439715v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.07.013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439720v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Cara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439717v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barbiero" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Facoetti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213265109" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542176v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152178v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026948" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685432v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00378" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841813v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00274" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440390v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.12.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD7VBCQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440409v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence George" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.05.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D25X6XD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440401v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733553v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda S Siegel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E. Jimenez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700154v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00054" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440410v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ise" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blomert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Faisca" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puolakanaho" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219410374235" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440452v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2010.04.001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z2SR3SJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440447v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diependaele" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440902834782" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440443v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440902978365" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152188v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00983.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B79P9TT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841820v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fluss" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331000206X" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440464v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertranrd" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841827v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.001.0021" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960241v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.3.643" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440589v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440571v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2007.09.004" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QWKNKDS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440598v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Di Filippo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Zoccolotti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00752.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDFT0H42-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578626v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2007.02.001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF4SP1QX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578630v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.02.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8JK2N21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440658v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Goswami" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00511.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83B154406B1D78F8E7DA28F732C423BD5DA8BF3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578607v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504446102" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441304v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hutzler" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ziegler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wimmer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zorzi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2003.09.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH3V6FCW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441318v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muneaux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/016909604444000052" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441331v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J.C." TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ferrand" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195863" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441328v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Truc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thomson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Goswami" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.wnr.0000127459.31232.c4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441302v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980343000323" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879124v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441351v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coltheart" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03196556" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441352v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grainger" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouttevin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bastien" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-934X(03)00145-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF67M2BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441337v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dalton" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schneider" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716403000134" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441348v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ma-Wyatt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ladner" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schulte-Korne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0965(03)00139-5" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98SHP80V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441339v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-596X(03)00006-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGP4S5WH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441380v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980143000640" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441384v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.4.990" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441370v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960042000157" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441411v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03196172" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441425v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Jacobs" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Braun" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9280.00370" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1558402C88CD0F9999BC84732872A524FC4B909D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441419v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kluppel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.27.3.547" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441421v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaive" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013105427633" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CQXQTQ3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441415v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.2001.2790" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBLK6BZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450072v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(99)00078-5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-448BQ8B2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441429v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03198408" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441702v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lh Tan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9280.00247" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/972C203E6FE0BBB12E77A1604457FF794BA8D4ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441704v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rey" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441435v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249800410508" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441431v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450068v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201158" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450071v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt-Weigand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(98)00051-1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD2J8P4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876289v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208845" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877587v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091561v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Ziegler" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Jacobs" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Nazir" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Carr" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201933v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee Jin Chalbos" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04627714v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Viesel-Nordmeyer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650552v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314535v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400427v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03916074v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503986v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757941v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728412v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728395v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329648v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrova" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J. C." TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297074v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ziegler" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297093v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04547666v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838544v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561796v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631463v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108399838.031" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02334224v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02308934v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108553377.016" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05032188v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Frost" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198568971.013.0007" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02334227v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450865v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Jacobs" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Localist-Connectionist-Approaches-To-Human-Cognition/Grainger-Jacobs-Jacobs/p/book/9781138002753#" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023327v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533724v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201947v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04734301v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Deauviau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04769557v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003658v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johannes-ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2061-5729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131363557" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2234-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05603563v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning An" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Zhou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Xiuli Tong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2026.2659583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05486039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gioia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Deauvieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2026.106457" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05059358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gavard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Geringswald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/nol.a.8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ammari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05354992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Perry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zorzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05227330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nothelier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05321288v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vernet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prugni&#232;res" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee-Jin Chalbos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2025.102838" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04847027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Harrar-Eskinazi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-No&#235;l Ambre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Bruno De" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leloup Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nothelier Julie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Tan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L Giordano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00070" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04232556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Fournet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2263590" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04572017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04226995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Evertz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2023.104468" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04048201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04091456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desrochers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04142303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Hai Tan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perfetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mccandliss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1147156" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04091410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04337939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Behzadnia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Colenbrander" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218231216369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03793897v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.919465" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille L Grasso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000559" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04004790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louna Harrar-Eskinazi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-022-03701-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03833774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276273" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Albrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Alavoine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Richardson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2022.2052884" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03793895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Beyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Liebig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sylvester" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Braun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Heekeren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.920150" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03320167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Montani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivilin Peev Stoianov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95292-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03283527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Sch&#252;ppert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Juul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gooskens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0332586521000056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03217489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Froehlich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25449" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petroula Mousikou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Schroeder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2021.105140" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03193618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grasso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03257346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.693355" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03620883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963721420915873" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02991231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2020.1730847" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02507581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ktori" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Crepaldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12952" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02281144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.08.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047828v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02057534v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivilin Stoianov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2019.01.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02011721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797618823540" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fran&#231;ois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chobert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jacobs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713755906" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910880v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth C Beyersmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Kezilas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Coltheart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02171818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911663v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01909756v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny B Briesemeister" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tila T Brink" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ponz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01268" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C Dittinger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J Chobert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00233" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pech-Georgel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12530" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01910876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E Froehlich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morawetz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M Braun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M Jacobs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2017.07.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01909660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ruiz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2015.12.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR5K8ZVL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-016-1044-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087747v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-015-0927-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477337v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Grainger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy C Bertrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2016.07.016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saksida" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000184" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432255v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Boros" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szwed" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.01.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522738v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna C Liebig" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulman M Lindenberger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01863" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432345v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2015.06.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432359v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0752-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432365v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2015.1057824" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432444v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2014.01.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DBVXLF1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016354v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094291" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471057v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmanna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimovac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.07.010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841737v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521505v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0397" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152199v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boros" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanceaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152174v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hannagan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084843" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Silva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nst034" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432442v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152198v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612474322" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152200v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797613484768" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.01.003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFB3QT6J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439717v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barbiero" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Facoetti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1213265109" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752242v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439715v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.07.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439720v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Massol" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Cara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152186v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1218152" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152187v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122810008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152178v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0026948" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152189v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224939" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446781v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Moret-Tatay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peeters" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024974" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685432v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00378" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841813v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00274" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440390v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.12.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD7VBCQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence George" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.05.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D25X6XD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440401v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733553v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda S Siegel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E. Jimenez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700154v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00054" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440410v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ise" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blomert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Faisca" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puolakanaho" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219410374235" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440447v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diependaele" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440902834782" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152170v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Touzet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440903031230" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440452v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2010.04.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z2SR3SJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152171v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Warnier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dandurand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2009.11.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6P34LW5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440443v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09541440902978365" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2010.00983.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B79P9TT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841820v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fluss" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350331000206X" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440464v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertranrd" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841827v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/devel.001.0021" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960241v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.34.3.643" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440589v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440571v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2007.09.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QWKNKDS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440598v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Di Filippo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Zoccolotti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00752.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SDFT0H42-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578626v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2007.02.001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF4SP1QX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578630v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.02.002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8JK2N21-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440658v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Goswami" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00511.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83B154406B1D78F8E7DA28F732C423BD5DA8BF3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578607v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504446102" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441304v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hutzler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ziegler" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wimmer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zorzi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2003.09.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH3V6FCW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441318v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muneaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/016909604444000052" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441331v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J.C." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ferrand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Montant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195863" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441328v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Truc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thomson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Goswami" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.wnr.0000127459.31232.c4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441302v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980343000323" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879124v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441351v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coltheart" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03196556" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441337v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dalton" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Schneider" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716403000134" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441352v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grainger" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouttevin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bastien" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0093-934X(03)00145-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF67M2BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441348v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ma-Wyatt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ladner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schulte-Korne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0965(03)00139-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98SHP80V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441339v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-596X(03)00006-8" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGP4S5WH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441380v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980143000640" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441384v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.4.990" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441370v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960042000157" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441411v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03196172" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441425v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Jacobs" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Braun" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9280.00370" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1558402C88CD0F9999BC84732872A524FC4B909D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441419v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kluppel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.27.3.547" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441421v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaive" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013105427633" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CQXQTQ3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441415v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmla.2001.2790" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMBLK6BZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878976v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450072v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(99)00078-5" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-448BQ8B2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441429v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03198408" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441702v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lh Tan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9280.00247" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/972C203E6FE0BBB12E77A1604457FF794BA8D4ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441704v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rey" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441431v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441435v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/027249800410508" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450068v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03201158" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450071v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmidt-Weigand" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(98)00051-1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD2J8P4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876289v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03208845" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877587v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091561v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Ziegler" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Jacobs" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Nazir" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Carr" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201933v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee Jin Chalbos" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04627714v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Viesel-Nordmeyer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prado" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650552v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314535v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400427v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03916074v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503986v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757941v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728412v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728395v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329648v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrova" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziegler J. C." TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrand" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297074v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ziegler" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297093v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04547666v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838544v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561796v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631463v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108399838.031" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02334224v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02308934v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108553377.016" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05032188v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Frost" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198568971.013.0007" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02334227v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450865v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M. Jacobs" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Localist-Connectionist-Approaches-To-Human-Cognition/Grainger-Jacobs-Jacobs/p/book/9781138002753#" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023327v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533724v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201947v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04734301v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Deauviau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04769557v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003658v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>