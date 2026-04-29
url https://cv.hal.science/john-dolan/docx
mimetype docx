--- v0 (2026-03-14)
+++ v1 (2026-04-29)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -289,2344 +289,2344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhibitions of the Artistic and Scientific Exploitation of Baartman (ca. 1775-1815), the &amp;quot;Hottentot Venus</w:t>
+                <w:t xml:space="preserve">Fereidoun Rassoulzadegan (1943–2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (3), pp.1 - 23. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2025.1350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lob.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273560v1</w:t>
+                <w:t xml:space="preserve">hal-05575243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review &amp;quot;Where Are You From? An A to Z of Our Flora and Fauna&amp;quot; by David J.S. Montagnes</w:t>
+                <w:t xml:space="preserve">On Einer Steemann Nielsen’s 1952 “The Use of Radio-active Carbon (C14) for measuring Organic Production in the Sea”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Linnean</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097550v1</w:t>
+                <w:t xml:space="preserve">hal-05020303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apparently misunderstood Didinium Gargantua of Alphonse Meunier</w:t>
+                <w:t xml:space="preserve">Exhibitions of the Artistic and Scientific Exploitation of Baartman (ca. 1775-1815), the &amp;quot;Hottentot Venus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.1 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2025.1350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2025.126111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05129320v1</w:t>
+                <w:t xml:space="preserve">hal-05273560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Theodor Cleve (1840-1905): The Prolific Part-Time Protistologist and Oceanographer</w:t>
+                <w:t xml:space="preserve">Review &amp;quot;Where Are You From? An A to Z of Our Flora and Fauna&amp;quot; by David J.S. Montagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Linnean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4467/16890027AP.25.001.21142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05037902v1</w:t>
+                <w:t xml:space="preserve">hal-05097550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Einer Steemann Nielsen’s 1952 “The Use of Radio-active Carbon (C14) for measuring Organic Production in the Sea”</w:t>
+                <w:t xml:space="preserve">The apparently misunderstood Didinium Gargantua of Alphonse Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82, </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.126111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2025.126111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020303v1</w:t>
+                <w:t xml:space="preserve">hal-05129320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Eugen Jørgensen (1862–1938)</w:t>
+                <w:t xml:space="preserve">Per Theodor Cleve (1840-1905): The Prolific Part-Time Protistologist and Oceanographer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4467/16890027AP.25.001.21142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568224v1</w:t>
+                <w:t xml:space="preserve">hal-05037902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New observations of Papulifères, putative ciliate cysts, from the plankton of the Chukchi Sea (Western Arctic Ocean) in August of 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The launch of The Plankton Manifesto in September 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doumeizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jong-Kuk Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4467/16890027AP.24.001.19426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547960v1</w:t>
+                <w:t xml:space="preserve">hal-04782077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Nice in 1856: An Early Illustrated Travelogue Of Ernst Haeckel</w:t>
+                <w:t xml:space="preserve">Pioneers of plankton research: Ramon Margalef (1919–2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2024.1214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712947v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surprising Microscopic Wonders from the Depths of Villefranche-sur-Mer</w:t>
+                <w:t xml:space="preserve">From Nice in 1856: An Early Illustrated Travelogue Of Ernst Haeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (3), pp.95-109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1187⟩</w:t>
+              <w:t xml:space="preserve">, In press, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2024.1214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660546v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Ramon Margalef (1919–2004)</w:t>
+                <w:t xml:space="preserve">The Surprising Microscopic Wonders from the Depths of Villefranche-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae036⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637905v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protists of Ernst Haeckel’s Kunstformen der Natur</w:t>
+                <w:t xml:space="preserve">New observations of Papulifères, putative ciliate cysts, from the plankton of the Chukchi Sea (Western Arctic Ocean) in August of 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Kuk Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2024.126069⟩</w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/16890027AP.24.001.19426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722612v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Querulous Hermann Fol (1845-1892): His Scientific Work, Art, and Inventions</w:t>
+                <w:t xml:space="preserve">Pioneers of plankton research: Eugen Jørgensen (1862–1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04579770v1</w:t>
+                <w:t xml:space="preserve">hal-04568224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Saville-Kent's “a Manual of the infusoria”</w:t>
+                <w:t xml:space="preserve">The Querulous Hermann Fol (1845-1892): His Scientific Work, Art, and Inventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2023.126008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04392515v1</w:t>
+                <w:t xml:space="preserve">hal-04579770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The launch of The Plankton Manifesto in September 2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The protists of Ernst Haeckel’s Kunstformen der Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 175 (6), pp.126069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2024.126069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782077v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Papulifères, putative ciliate cysts of diverse morphologies, with new observations from the plankton of the Chukchi Sea (Arctic Ocean)</w:t>
+                <w:t xml:space="preserve">On Saville-Kent's “a Manual of the infusoria”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jong-Kuk Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62, </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175 (1), pp.126008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4467/16890027AP.23.001.17690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2023.126008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091393v1</w:t>
+                <w:t xml:space="preserve">hal-04392515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Easter Ellen Cupp (1904–1999)</w:t>
+                <w:t xml:space="preserve">On Antoine Risso and his Histoire Naturelle des Principales Productions de l'Europe Méridionale et Particulièrement Celles des Environs de Nice Des Alpes Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbad027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2023.0969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129145v1</w:t>
+                <w:t xml:space="preserve">hal-04077899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of Plankton Research: Salvatore Lo Bianco (1860-1910)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R Dolan</w:t>
+                <w:t xml:space="preserve">Protozoa in the remarkable wall charts of Leuckart and Nitsche's Zoologische Wandtaflen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Richard Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbad010⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (4), pp.125974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2023.125974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026822v1</w:t>
+                <w:t xml:space="preserve">hal-04162690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneers of plankton research: Carl Chun (1852–1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbad036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2023 David Cushing prize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (1), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbac077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Priscilla Susan Bury (1799–1872)</w:t>
+                <w:t xml:space="preserve">Pioneers of Plankton Research: Salvatore Lo Bianco (1860-1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbad010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbad051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04346277v1</w:t>
+                <w:t xml:space="preserve">hal-04026822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Odd Couple of Protistology: Edward Heron-Allen (1861-1943) and Arthur Earland (1866-1958)</w:t>
+                <w:t xml:space="preserve">Pioneers of plankton research: Easter Ellen Cupp (1904–1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbad027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2023.126023⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04209127v1</w:t>
+                <w:t xml:space="preserve">hal-04129145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phaeogromids of the mesopelagic marine plankton: temporal variability of concentrations and observations of feeding structures of 4 species from the mesopelagic in the Mediterranean Sea.</w:t>
+                <w:t xml:space="preserve">On Papulifères, putative ciliate cysts of diverse morphologies, with new observations from the plankton of the Chukchi Sea (Arctic Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Kuk Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.12962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4467/16890027AP.23.001.17690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928357v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty of the plankton: from the first issue of Haeckel’s Art Forms of Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">Pioneers of plankton research: Priscilla Susan Bury (1799–1872)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 45 (2), pp.235-238. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbac076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbad051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943595v1</w:t>
+                <w:t xml:space="preserve">hal-04346277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Antoine Risso and his Histoire Naturelle des Principales Productions de l'Europe Méridionale et Particulièrement Celles des Environs de Nice Des Alpes Maritimes</w:t>
+                <w:t xml:space="preserve">The Odd Couple of Protistology: Edward Heron-Allen (1861-1943) and Arthur Earland (1866-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.126023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2023.0969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2023.126023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077899v1</w:t>
+                <w:t xml:space="preserve">hal-04209127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protozoa in the remarkable wall charts of Leuckart and Nitsche's Zoologische Wandtaflen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phaeogromids of the mesopelagic marine plankton: temporal variability of concentrations and observations of feeding structures of 4 species from the mesopelagic in the Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Richard Dolan</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174 (4), pp.125974. </w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2023.125974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162690v1</w:t>
+                <w:t xml:space="preserve">hal-03928357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022 David Cushing Prize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Beauty of the plankton: from the first issue of Haeckel’s Art Forms of Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 44 (1), pp.1-2. </w:t>
+              <w:t xml:space="preserve">, 2023, 45 (2), pp.235-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbab092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbac076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958765v1</w:t>
+                <w:t xml:space="preserve">hal-03943595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Sheina Marshall (1896–1977)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">2022 David Cushing Prize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 44 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbac001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbab092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565699v1</w:t>
+                <w:t xml:space="preserve">hal-03958765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Enrique Balech (1912–2007)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Pioneers of plankton research: Sheina Marshall (1896–1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbac041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbac001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741940v1</w:t>
+                <w:t xml:space="preserve">hal-03565699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneers of Plankton Research: Hans Utermöhl (1896–1984)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2654,4254 +2654,4250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-visiting the ridiculed rival of Leeuwenhoek: Louis Joblot (1645–1723)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R Dolan</w:t>
+                <w:t xml:space="preserve">Pioneers of plankton research: Enrique Balech (1912–2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 173 (3), pp.125882. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2022.125882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbac041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670491v1</w:t>
+                <w:t xml:space="preserve">hal-03741940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological variables for deep-ocean monitoring must include microbiota and meiofauna for effective conservation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-visiting the ridiculed rival of Leeuwenhoek: Louis Joblot (1645–1723)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-01335-6⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 173 (3), pp.125882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2022.125882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011961v1</w:t>
+                <w:t xml:space="preserve">hal-03670491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When an Artist works for Scientists: On Beulah Mitchell Clute and Her Bookplates for Scientists of the University of California at Berkeley</w:t>
+                <w:t xml:space="preserve">Félix Dujardin (1801–1860) and His Contributions to Protistology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiire : Revue scientifique de Langues, Lettres, Arts et Sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0718⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172 (4), pp.125821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2021.125821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03309035v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazarus, D., Suzuki, N., Ishitani, Y., Takahashi, K. 2021. Paleobiology of the Polycystine Radiolaria. Wiley Blackwell, Hoboken, NJ, ISBN 978047067 (paperback), 481 pp, $95</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Forgotten Second Author: Arthur S. Campbell (1899--1972), Protistologist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12853⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.125802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2021.125802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196671v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Dujardin (1801–1860) and His Contributions to Protistology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecological variables for deep-ocean monitoring must include microbiota and meiofauna for effective conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Ingels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Vanreusel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Macheriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 172 (4), pp.125821. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2021.125821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-01335-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318807v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Forgotten Second Author: Arthur S. Campbell (1899--1972), Protistologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">When an Artist works for Scientists: On Beulah Mitchell Clute and Her Bookplates for Scientists of the University of California at Berkeley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.125802. </w:t>
+              <w:t xml:space="preserve">Wiire : Revue scientifique de Langues, Lettres, Arts et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2021.125802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182652v1</w:t>
+                <w:t xml:space="preserve">hal-03309035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First International Multi‐Disciplinary Serial Publication Devoted to Marine Science: Les Fonds de la Mer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Lazarus, D., Suzuki, N., Ishitani, Y., Takahashi, K. 2021. Paleobiology of the Polycystine Radiolaria. Wiley Blackwell, Hoboken, NJ, ISBN 978047067 (paperback), 481 pp, $95</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (3), pp.65-69. </w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lob.10377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996341v1</w:t>
+                <w:t xml:space="preserve">hal-03196671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-Claiming Adrien Certes (1835–1903), Pioneer Deep-Sea Microbiologist, as a Protistologist</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Charles-Alexandre Lesueur in Philadelphia: His Remarkable Contributions to Natural History and Scientific Illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1835 - 1903. </w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967515v1</w:t>
+                <w:t xml:space="preserve">hal-02923699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons for Today from an Early Outreach Effort in Oceanography: The 1884 Exposition of the Travailleur and the Talisman as Presented by the Press</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Depictions of the Deep: Illustrations in the Popular Press of Deep-Sea Animals from Jules Verne (1860’s) to William Beebe (1930’s) and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lob.10401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958824v1</w:t>
+                <w:t xml:space="preserve">hal-02486654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the differences found between examining whole water vs. phytoplankton net (52 μ m mesh) samples to characterize abundance and community composition of tintinnid ciliates (marine microzooplankton)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Marro</w:t>
+                <w:t xml:space="preserve">Re-Claiming Adrien Certes (1835–1903), Pioneer Deep-Sea Microbiologist, as a Protistologist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10348⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1835 - 1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567426v1</w:t>
+                <w:t xml:space="preserve">hal-02967515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protist diversity and function in the dark ocean -challenging the paradigms of deep-sea ecology with special emphasis on foraminiferans and naked protists</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Arndt</w:t>
+                <w:t xml:space="preserve">Lessons for Today from an Early Outreach Effort in Oceanography: The 1884 Exposition of the Travailleur and the Talisman as Presented by the Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2020.125721⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.1065-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lob.10401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792538v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One must be a citizen before being a naturalist&amp;quot; -The story of Louis Bosc, a Linnean in a time of the French Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colligo : Histoire(s) des collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After Haeckel&amp;quot;: An Exhibition of Microscopic Primitive Life Forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">A note on the differences found between examining whole water vs. phytoplankton net (52 μ m mesh) samples to characterize abundance and community composition of tintinnid ciliates (marine microzooplankton)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0507⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.163 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567238v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origins of Oceanography in France: The Scientific Expeditions of Travailleur and Talisman (1880–1883)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">Protist diversity and function in the dark ocean -challenging the paradigms of deep-sea ecology with special emphasis on foraminiferans and naked protists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gooday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoenle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (2), </w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.125721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2020.202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2020.125721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570953v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depictions of the Deep: Illustrations in the Popular Press of Deep-Sea Animals from Jules Verne (1860’s) to William Beebe (1930’s) and beyond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The First International Multi‐Disciplinary Serial Publication Devoted to Marine Science: Les Fonds de la Mer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (2), </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (3), pp.65-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lob.10377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486654v1</w:t>
+                <w:t xml:space="preserve">hal-02996341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Alexandre Lesueur in Philadelphia: His Remarkable Contributions to Natural History and Scientific Illustration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">After Haeckel&amp;quot;: An Exhibition of Microscopic Primitive Life Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923699v1</w:t>
+                <w:t xml:space="preserve">hal-02567238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Origins of Oceanography in France: The Scientific Expeditions of Travailleur and Talisman (1880–1883)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.126 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2020.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407578v1</w:t>
+                <w:t xml:space="preserve">hal-02570953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the Popularization of Microscopy in the Victorian Age: A Lesson for Today’s “Outreach”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170 (3), pp.319-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402685v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifts in cell size and community composition of bacterioplankton due to grazing by heterotrophic flagellates: evidence from a marine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Suominen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jezbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 83 (3), pp.295--308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past President's Address: Protists of the Mesopelagic and a Bit on the Long Path to the Deep Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 66, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+              <w:t xml:space="preserve">, 2019, 66 (6), pp.966-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeu.12744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmasking “The Eldest Son of The Father of Protozoology”: Charles King</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2019.07.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283230v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of heterotrophic protists of the mesopelagic Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ciobanu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banaigs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76 (3), pp.616-625. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsx218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966846v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst Haeckel's Radiolarians and Medusa: The influence of his visits to Villefranche on his science and his art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Unmasking “The Eldest Son of The Father of Protozoology”: Charles King</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLASS. Revue congolaise de Communication, Lettres, Arts et Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), </w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170 (4), pp.374-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331477v1</w:t>
+                <w:t xml:space="preserve">hal-02283230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dueling Charges of Plagiarism in the mid-19th Century World of Microscopy— Who was the Copycat?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R Dolan</w:t>
+                <w:t xml:space="preserve">An exploratory study of heterotrophic protists of the mesopelagic Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Linnean</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (3), pp.616-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsx218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325740v1</w:t>
+                <w:t xml:space="preserve">hal-02966846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cautionary tale: we choose who to cite, who to recognize—please do so carefully</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Ernst Haeckel's Radiolarians and Medusa: The influence of his visits to Villefranche on his science and his art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLASS. Revue congolaise de Communication, Lettres, Arts et Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.0420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbz046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02283198v1</w:t>
+                <w:t xml:space="preserve">hal-02331477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Popularization of Microscopy in the Victorian Age: A Lesson for Today’s “Outreach”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">Dueling Charges of Plagiarism in the mid-19th Century World of Microscopy— Who was the Copycat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Linnean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.11-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2019.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02172314v1</w:t>
+                <w:t xml:space="preserve">hal-02325740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Villefranche Strombidium sulcatum: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">A cautionary tale: we choose who to cite, who to recognize—please do so carefully</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (Octobre 2018), pp.68-76. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2018.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbz046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171958v1</w:t>
+                <w:t xml:space="preserve">hal-02283198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epibiotic life of the cosmopolitan diatom Fragilariopsis doliolus on heterotrophic ciliates in the open ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Villefranche Strombidium sulcatum: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-017-0029-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (Octobre 2018), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762501v1</w:t>
+                <w:t xml:space="preserve">hal-02171958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tintinnid ciliates of the marine microzooplankton in Arctic Seas: a compilation and analysis of species records</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The epibiotic life of the cosmopolitan diatom Fragilariopsis doliolus on heterotrophic ciliates in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora J. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Scalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-016-2049-0⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.1094 - 1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-017-0029-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395076v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical trends in the species inventory of tintinnids (ciliates of the microzooplankton) in the Bay of Villefranche (NW Mediterranean Sea): Shifting Baselines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57, pp.16-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejop.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Structure of Tintinnid Ciliates of the Microzooplankton in the South East Pacific Ocean: Comparison of a High Primary Productivity with a Typical Oligotrophic Site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Tintinnid ciliates of the marine microzooplankton in Arctic Seas: a compilation and analysis of species records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain de Verneil</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard W. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jin Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12328⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-016-2049-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325389v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declines in both redundant and trace species characterize the latitudinal diversity gradient in tintinnid ciliates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung-Ho Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae Siek Rhee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (9), pp.2174 - 2183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2016.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community Structure of Tintinnid Ciliates of the Microzooplankton in the South East Pacific Ocean: Comparison of a High Primary Productivity with a Typical Oligotrophic Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.813-822 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Ribosomal DNA-based Characterization of Six Antarctic Ciliate Morphospecies from the Amundsen Sea with Phylogenetic Analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sanghoon Lee</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12057⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502623v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The species-rich assemblages of tintinnids (marine planktonic protists) are structured by mouth size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Accuracy of protist diversity assessments: morphology compared with cloning and direct pyrosequencing of 18S rRNA genes and ITS regions using the conspicuous tintinnid ciliates as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark E. Ritchie</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (6), pp.1237-1243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.23⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.244-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2012.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502630v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of protist diversity assessments: morphology compared with cloning and direct pyrosequencing of 18S rRNA genes and ITS regions using the conspicuous tintinnid ciliates as a case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Doing A Protist Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2012.106⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (2), pp.154-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2012.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502641v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing A Protist Book</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">The species-rich assemblages of tintinnids (marine planktonic protists) are structured by mouth size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark E. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2012.12.001⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.1237-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502639v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tintinnid ciliates of Amundsen Sea (Antarctica) plankton communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Morphological and Ribosomal DNA-based Characterization of Six Antarctic Ciliate Morphospecies from the Amundsen Sea with Phylogenetic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Young Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joong Ki Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoung Chul Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/polar.v32i0.19784⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (5), pp.497-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619336v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Ocean Biogeography of Tintinnid Ciliates of the Marine Plankton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Tintinnid ciliates of Amundsen Sea (Antarctica) plankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sun Young Kim</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Hong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Yong Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (6), pp.511-519. </w:t>
+              <w:t xml:space="preserve">Polar Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.19784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2012.00646.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3402/polar.v32i0.19784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502656v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the marine dinoflagellate genus Heterodinium (Dinophyceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Molecular Phylogeny of Tintinnid Ciliates (Tintinnida, Ciliophora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (6), pp.873-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2012.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670262.2012.662722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502685v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Phylogeny of Tintinnid Ciliates (Tintinnida, Ciliophora)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Molecular phylogeny of the marine dinoflagellate genus Heterodinium (Dinophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purificación López-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 163 (6), pp.873-887. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (2), pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2012.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2012.662722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502657v1</w:t>
+                <w:t xml:space="preserve">hal-03502685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated sampling reveals differential variability in measures of species richness and community composition in planktonic protists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Southern Ocean Biogeography of Tintinnid Ciliates of the Marine Plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Stoeck</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard W. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Young Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (6), pp.511-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2012.00646.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670771v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synechococcus growth in the ocean may depend on the lysis of heterotrophic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy M. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6946,848 +6942,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legacy of the last cruise of the Carnegie: a lesson in the value of dusty old taxonomic monographs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Repeated sampling reveals differential variability in measures of species richness and community composition in planktonic protists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Stoeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.661-666</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502019v1</w:t>
+                <w:t xml:space="preserve">hal-00670771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Ecology in Tintinnid Ciliates of the Marine Plankton: Correlates of Lorica Dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">The legacy of the last cruise of the Carnegie: a lesson in the value of dusty old taxonomic monographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (9), pp.1317-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbr060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670764v1</w:t>
+                <w:t xml:space="preserve">hal-03502019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (1), pp.77 - 90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2010.55.1.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar patterns of patterns of community organization characterize distinct groups of different trophic levels in the plankton of the NW Mediterranean Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">Morphology and Ecology in Tintinnid Ciliates of the Marine Plankton: Correlates of Lorica Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6, pp.1-8</w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670770v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rassoulzadegan in Villefranche-sur-Mer and the 'evolution' of marine microbial ecology over the last three decades</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Rassoulzadegan@Villefranche : 3 Decades of Aquatic Microbial Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mostajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (3), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528613v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of core and occasional species in the marine plankton: tintinnid ciliates in the north-west Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Similar patterns of patterns of community organization characterize distinct groups of different trophic levels in the plankton of the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tunin-Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.887-895</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670769v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rassoulzadegan@Villefranche : 3 Decades of Aquatic Microbial Ecology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Rassoulzadegan in Villefranche-sur-Mer and the 'evolution' of marine microbial ecology over the last three decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Mostajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (3), pp.221-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528558v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Species Lists and Ecosystem Shifts: Black Sea Tintinnids, Ciliates of the Microzooplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of core and occasional species in the marine plankton: tintinnid ciliates in the north-west Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tunin-Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Gavrilova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.279-288</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.887-895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670779v1</w:t>
+                <w:t xml:space="preserve">hal-00670769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;neutral&amp;quot; community structure of planktonic herbivores, tintinnid ciliates of the microzooplankton, across the SE Tropical Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7828,2029 +7824,2111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON KOFOID'S TRAIL: MARINE BIOLOGICAL LABORATORIES IN EUROPE AND THEIR LIFE HISTORIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">A Note on Species Lists and Ecosystem Shifts: Black Sea Tintinnids, Ciliates of the Microzooplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Gavrilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16, pp.73-76</w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670780v1</w:t>
+                <w:t xml:space="preserve">hal-00670779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Andersen (1959-2007) - Obituary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">ON KOFOID'S TRAIL: MARINE BIOLOGICAL LABORATORIES IN EUROPE AND THEIR LIFE HISTORIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.73-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504939v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic and antagonistic effects of viral lysis and protistan grazing on bacterial biomass, production and diversity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Valerie Andersen (1959-2007) - Obituary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01200.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (9), pp.823-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbm057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03504953v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazer and virus-induced mortality of bacterioplankton accelerates development of Flectobacillus populations in a freshwater community</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Synergistic and antagonistic effects of viral lysis and protistan grazing on bacterial biomass, production and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Hornak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Jezbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9 (3), pp.789-800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01201.x⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.777-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01200.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504954v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cautionary note: Examples of possible microbial community dynamics in dilution grazing experiments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grazer and virus-induced mortality of bacterioplankton accelerates development of Flectobacillus populations in a freshwater community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Simek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Hornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jezbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.09.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.789-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01201.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504951v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;neutral&amp;quot; community structure of planktonic herbivores, tintinnid ciliates of the microzooplankton, across the SE Tropical Pacific Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ras</w:t>
+                <w:t xml:space="preserve">A cautionary note: Examples of possible microbial community dynamics in dilution grazing experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Agis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Granda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 341 (2), pp.176-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330231v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-discovered beauty - New images for old descriptions - Tropical tintinnids of the genus Xystonellopsis (Ciliophora, Tintinnia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">The &amp;quot;neutral&amp;quot; community structure of planktonic herbivores, tintinnid ciliates of the microzooplankton, across the SE Tropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.561-593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2006.05.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03494179v1</w:t>
+                <w:t xml:space="preserve">hal-00330231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing taxonomic and morphological biodiversity of tintinnids (planktonic ciliates) of New Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Torréton</w:t>
+                <w:t xml:space="preserve">Re-discovered beauty - New images for old descriptions - Tropical tintinnids of the genus Xystonellopsis (Ciliophora, Tintinnia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 157 (3), pp.251-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2006.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128433v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum growth rates and possible life strategies of different bacterioplankton groups in relation to phosphorus availability in a freshwater reservoir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+                <w:t xml:space="preserve">Comparing taxonomic and morphological biodiversity of tintinnids (planktonic ciliates) of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Vrba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Torréton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (2), pp.950-958</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03494177v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maximum growth rates and possible life strategies of different bacterioplankton groups in relation to phosphorus availability in a freshwater reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Simek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Hornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jezbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (9), pp.1613-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01053.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nanoflagellates (mixotrophs, heterotrophs and autotrophs) in the oligotrophic eastern Mediterranean:standing stocks, bacterivory and relationships with bacterial production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 181, pp.297-307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps181297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Querulous Hermann Fol (1845-1892): His Scientific Work, Art, and Inventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 ans de recherches marines et littorales, en Manche et ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Schmitt, Jul 2024, Wimerieux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Risso et Jean-Baptiste Vérany, nos naturalistes qui mirent en lumière la Mer de Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux Siècles d'Etudes du Patrimoine Naturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Nice, Nov 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Surprising Protistan Microzooplankton in the Mesopelagic Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cologne, May 2018, Cologne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Past President’s Address: Protists of the Mesopelagic and a Bit on the Long Path to the Deep Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting International Society of Protistologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintinnid ciliates of the Amundsen Sea (Antarctica) plankton: Assemblages of coastal polynya and offshore deep water sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Young Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Hoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASLO 2013 Aquatic Sciences Meeting, New Orleans, LA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, New Orleans (LA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Old Data to Examine Current Questions: The Last Voyage of the Carnegie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Asian Congress of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Jeju Island, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lombard Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidi Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho Luis Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887475v1</w:t>
-              </w:r>
-[...522 lines deleted...]
-                <w:t xml:space="preserve">hal-05439245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Curious Little Book by an Interesting Father--Daughter Team: &amp;quot;Sketch of a Fauna Infusoria for East Norfolk&amp;quot; By Thomas</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Early Example of International Oceanography: The Last Voyage of the Carnegie (1928–1929)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lob.10454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477050v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early Example of International Oceanography: The Last Voyage of the Carnegie (1928–1929)</w:t>
-[...29 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Curious Little Book by an Interesting Father--Daughter Team: &amp;quot;Sketch of a Fauna Infusoria for East Norfolk&amp;quot; By Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312058v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When A Diatom is Adopted by K‐pop Fans—the Story of an Accidental Outreach Hit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.97-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lob.10453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9860,250 +9938,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooplancton : micro- et mésozooplancton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-114, 2021, 978-1-78405-733-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooplankton I. Micro- and Mesozooplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-108, 2020, 978-1-78630-586-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119704782.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10171,51 +10249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CE63BE4"/>
+    <w:nsid w:val="12AF659B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10402,51 +10480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-dolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9454-1355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154480509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4513-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.26.001.23171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2025.126111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.25.001.21142" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568224v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547960v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jin Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Kuk Moon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.24.001.19426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2024.1214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1187" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04637905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722612v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2024.126069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1162" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2023.126008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doumeizel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04091393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.23.001.17690" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04129145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2023.126023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04077899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2023.0969" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Dolan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2023.125974" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbab092" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03565699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03670491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2022.125882" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Ingels" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vanreusel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Pape" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pasotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Macheriotou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01335-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0718" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12853" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2021.125821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03182652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2021.125802" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10377" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125772" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10401" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10348" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02792538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gooday" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Arndt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2020.125721" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735119v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0507" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02570953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.202" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0475" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02923699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0550" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suominen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jezbera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01919" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12744" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283230v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2019.07.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx218" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02331477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0420" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2019.05.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171958v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2018.08.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Vincent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-017-0029-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Pierce" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-2049-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2016.10.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12328" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ho Kang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Siek Rhee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Young Kim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Ki Choi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung Chul Shin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Lee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12057" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6QZXC4G2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Landry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Ritchie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502641v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.106" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.12.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hong Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Yong Kim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/polar.v32i0.19784" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2012.00646.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M7F93VP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502685v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2012.662722" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.01.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB4DJB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stoeck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Chan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Short" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr041" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502019v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr060" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670764v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670770v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ritchie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Dolan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01376" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670769v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528558v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gavrilova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-297-2007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670780v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504939v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504953v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Hornak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jezbera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01200.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0LRR5W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01201.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-851BDG25-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504951v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Granda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.09.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKCMSMHZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330231v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494179v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2006.05.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56P1M2T0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128433v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jacquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Torr&#233;ton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494177v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Vrba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01053.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLK8MWK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829920v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps181297" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04637907v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436979v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943720v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943705v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439407v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hoon Lee" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439245v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03477050v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312058v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10454" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10453" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200019v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199611v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-dolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9454-1355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154480509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4513-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.26.001.23171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.70033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2025.126111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.25.001.21142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doumeizel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04637905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2024.1214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jin Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Kuk Moon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.24.001.19426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1162" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722612v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2024.126069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2023.126008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04077899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2023.0969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Dolan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2023.125974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04129145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04091393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.23.001.17690" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2023.126023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12962" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbab092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03565699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03670491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2022.125882" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2021.125821" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03182652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2021.125802" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Ingels" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vanreusel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Pape" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pasotti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Macheriotou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01335-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0718" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12853" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02923699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0550" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0475" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10348" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02792538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gooday" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Arndt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2020.125721" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10377" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0507" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02570953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172314v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2019.05.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suominen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jezbera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01919" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12744" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283230v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2019.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx218" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02331477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0420" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz046" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2018.08.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-017-0029-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2016.10.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395076v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Pierce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-2049-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ho Kang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Siek Rhee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.19" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12328" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502641v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.106" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.12.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Landry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Ritchie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.23" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Young Kim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Ki Choi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung Chul Shin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Lee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6QZXC4G2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hong Lee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Yong Kim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/polar.v32i0.19784" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502657v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.01.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB4DJB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2012.662722" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502656v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2012.00646.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M7F93VP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Chan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Short" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr041" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stoeck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr060" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670770v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ritchie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528613v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Dolan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01376" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-297-2007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gavrilova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm057" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504953v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Hornak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jezbera" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01200.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0LRR5W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504954v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01201.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-851BDG25-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504951v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Granda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.09.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKCMSMHZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494179v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2006.05.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56P1M2T0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128433v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jacquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Torr&#233;ton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Vrba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01053.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLK8MWK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829920v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps181297" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04637907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436979v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943720v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439407v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hoon Lee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439245v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10454" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03477050v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943565v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10453" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200019v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199611v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>