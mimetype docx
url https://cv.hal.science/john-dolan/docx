--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -289,9646 +289,9862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fereidoun Rassoulzadegan (1943–2026)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The value of learned societies in the biological sciences: benefits, threats, and futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Dacks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lob.70033⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24 (1), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-026-02583-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575243v1</w:t>
+                <w:t xml:space="preserve">hal-05618603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Einer Steemann Nielsen’s 1952 “The Use of Radio-active Carbon (C14) for measuring Organic Production in the Sea”</w:t>
+                <w:t xml:space="preserve">250 years of Tintinnid Studies: Modern Era Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf041⟩</w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/16890027AP.26.002.23471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020303v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhibitions of the Artistic and Scientific Exploitation of Baartman (ca. 1775-1815), the &amp;quot;Hottentot Venus</w:t>
+                <w:t xml:space="preserve">Fereidoun Rassoulzadegan (1943–2026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2025.1350⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lob.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273560v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review &amp;quot;Where Are You From? An A to Z of Our Flora and Fauna&amp;quot; by David J.S. Montagnes</w:t>
+                <w:t xml:space="preserve">The apparently misunderstood Didinium Gargantua of Alphonse Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Linnean</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.126111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2025.126111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097550v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apparently misunderstood Didinium Gargantua of Alphonse Meunier</w:t>
+                <w:t xml:space="preserve">Per Theodor Cleve (1840-1905): The Prolific Part-Time Protistologist and Oceanographer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2025.126111⟩</w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/16890027AP.25.001.21142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129320v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Theodor Cleve (1840-1905): The Prolific Part-Time Protistologist and Oceanographer</w:t>
+                <w:t xml:space="preserve">Review &amp;quot;Where Are You From? An A to Z of Our Flora and Fauna&amp;quot; by David J.S. Montagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Linnean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037902v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The launch of The Plankton Manifesto in September 2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exhibitions of the Artistic and Scientific Exploitation of Baartman (ca. 1775-1815), the &amp;quot;Hottentot Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae061⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.1 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2025.1350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782077v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Ramon Margalef (1919–2004)</w:t>
+                <w:t xml:space="preserve">On Einer Steemann Nielsen’s 1952 “The Use of Radio-active Carbon (C14) for measuring Organic Production in the Sea”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae036⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04637905v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Nice in 1856: An Early Illustrated Travelogue Of Ernst Haeckel</w:t>
+                <w:t xml:space="preserve">Pioneers of plankton research: Eugen Jørgensen (1862–1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2024.1214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04712947v1</w:t>
+                <w:t xml:space="preserve">hal-04568224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surprising Microscopic Wonders from the Depths of Villefranche-sur-Mer</w:t>
+                <w:t xml:space="preserve">New observations of Papulifères, putative ciliate cysts, from the plankton of the Chukchi Sea (Western Arctic Ocean) in August of 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Kuk Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/16890027AP.24.001.19426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660546v1</w:t>
+                <w:t xml:space="preserve">hal-04547960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New observations of Papulifères, putative ciliate cysts, from the plankton of the Chukchi Sea (Western Arctic Ocean) in August of 2023</w:t>
+                <w:t xml:space="preserve">From Nice in 1856: An Early Illustrated Travelogue Of Ernst Haeckel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jong-Kuk Moon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2024.1214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4467/16890027AP.24.001.19426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04547960v1</w:t>
+                <w:t xml:space="preserve">hal-04712947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Eugen Jørgensen (1862–1938)</w:t>
+                <w:t xml:space="preserve">The Surprising Microscopic Wonders from the Depths of Villefranche-sur-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae019⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568224v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Querulous Hermann Fol (1845-1892): His Scientific Work, Art, and Inventions</w:t>
+                <w:t xml:space="preserve">Pioneers of plankton research: Ramon Margalef (1919–2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579770v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protists of Ernst Haeckel’s Kunstformen der Natur</w:t>
+                <w:t xml:space="preserve">The Querulous Hermann Fol (1845-1892): His Scientific Work, Art, and Inventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2024.126069⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722612v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Saville-Kent's “a Manual of the infusoria”</w:t>
+                <w:t xml:space="preserve">The protists of Ernst Haeckel’s Kunstformen der Natur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 175 (1), pp.126008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2023.126008⟩</w:t>
+              <w:t xml:space="preserve">, In press, 175 (6), pp.126069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2024.126069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392515v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Antoine Risso and his Histoire Naturelle des Principales Productions de l'Europe Méridionale et Particulièrement Celles des Environs de Nice Des Alpes Maritimes</w:t>
+                <w:t xml:space="preserve">On Saville-Kent's “a Manual of the infusoria”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2023.0969⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175 (1), pp.126008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2023.126008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077899v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protozoa in the remarkable wall charts of Leuckart and Nitsche's Zoologische Wandtaflen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Richard Dolan</w:t>
+                <w:t xml:space="preserve">The launch of The Plankton Manifesto in September 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doumeizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2023.125974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162690v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Carl Chun (1852–1914)</w:t>
+                <w:t xml:space="preserve">Pioneers of plankton research: Easter Ellen Cupp (1904–1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbad036⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbad027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190966v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023 David Cushing prize</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">On Papulifères, putative ciliate cysts of diverse morphologies, with new observations from the plankton of the Chukchi Sea (Arctic Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Kuk Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbac077⟩</w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/16890027AP.23.001.17690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959467v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneers of Plankton Research: Salvatore Lo Bianco (1860-1910)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbad010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Easter Ellen Cupp (1904–1999)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R Dolan</w:t>
+                <w:t xml:space="preserve">2023 David Cushing prize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbad027⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 42 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbac077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129145v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Papulifères, putative ciliate cysts of diverse morphologies, with new observations from the plankton of the Chukchi Sea (Arctic Ocean)</w:t>
+                <w:t xml:space="preserve">Pioneers of plankton research: Carl Chun (1852–1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jong-Kuk Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4467/16890027AP.23.001.17690⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbad036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091393v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneers of plankton research: Priscilla Susan Bury (1799–1872)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbad051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Odd Couple of Protistology: Edward Heron-Allen (1861-1943) and Arthur Earland (1866-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.126023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejop.2023.126023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phaeogromids of the mesopelagic marine plankton: temporal variability of concentrations and observations of feeding structures of 4 species from the mesopelagic in the Mediterranean Sea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeu.12962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauty of the plankton: from the first issue of Haeckel’s Art Forms of Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (2), pp.235-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbac076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022 David Cushing Prize</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">On Antoine Risso and his Histoire Naturelle des Principales Productions de l'Europe Méridionale et Particulièrement Celles des Environs de Nice Des Alpes Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbab092⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2023.0969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958765v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Sheina Marshall (1896–1977)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">Protozoa in the remarkable wall charts of Leuckart and Nitsche's Zoologische Wandtaflen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Richard Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbac001⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (4), pp.125974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2023.125974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565699v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of Plankton Research: Hans Utermöhl (1896–1984)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">2022 David Cushing Prize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbac016⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 44 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbab092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636764v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneers of plankton research: Enrique Balech (1912–2007)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Pioneers of plankton research: Sheina Marshall (1896–1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbac041⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbac001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741940v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-visiting the ridiculed rival of Leeuwenhoek: Louis Joblot (1645–1723)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R Dolan</w:t>
+                <w:t xml:space="preserve">Pioneers of Plankton Research: Hans Utermöhl (1896–1984)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2022.125882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbac016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670491v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Dujardin (1801–1860) and His Contributions to Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R Dolan</w:t>
+                <w:t xml:space="preserve">Pioneers of plankton research: Enrique Balech (1912–2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2021.125821⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbac041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318807v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Forgotten Second Author: Arthur S. Campbell (1899--1972), Protistologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">Re-visiting the ridiculed rival of Leeuwenhoek: Louis Joblot (1645–1723)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.125802. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2021.125802⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 173 (3), pp.125882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2022.125882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182652v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological variables for deep-ocean monitoring must include microbiota and meiofauna for effective conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Ingels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Vanreusel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Macheriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-020-01335-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When an Artist works for Scientists: On Beulah Mitchell Clute and Her Bookplates for Scientists of the University of California at Berkeley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiire : Revue scientifique de Langues, Lettres, Arts et Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazarus, D., Suzuki, N., Ishitani, Y., Takahashi, K. 2021. Paleobiology of the Polycystine Radiolaria. Wiley Blackwell, Hoboken, NJ, ISBN 978047067 (paperback), 481 pp, $95</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jeu.12853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Alexandre Lesueur in Philadelphia: His Remarkable Contributions to Natural History and Scientific Illustration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">Félix Dujardin (1801–1860) and His Contributions to Protistology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0550⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172 (4), pp.125821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2021.125821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923699v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depictions of the Deep: Illustrations in the Popular Press of Deep-Sea Animals from Jules Verne (1860’s) to William Beebe (1930’s) and beyond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A Forgotten Second Author: Arthur S. Campbell (1899--1972), Protistologist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0475⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.125802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2021.125802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486654v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-Claiming Adrien Certes (1835–1903), Pioneer Deep-Sea Microbiologist, as a Protistologist</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The First International Multi‐Disciplinary Serial Publication Devoted to Marine Science: Les Fonds de la Mer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125772⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (3), pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lob.10377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967515v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons for Today from an Early Outreach Effort in Oceanography: The 1884 Exposition of the Travailleur and the Talisman as Presented by the Press</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">A note on the differences found between examining whole water vs. phytoplankton net (52 μ m mesh) samples to characterize abundance and community composition of tintinnid ciliates (marine microzooplankton)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lob.10401⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.163 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958824v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One must be a citizen before being a naturalist&amp;quot; -The story of Louis Bosc, a Linnean in a time of the French Revolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">Protist diversity and function in the dark ocean -challenging the paradigms of deep-sea ecology with special emphasis on foraminiferans and naked protists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gooday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoenle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colligo : Histoire(s) des collections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.125721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2020.125721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735119v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the differences found between examining whole water vs. phytoplankton net (52 μ m mesh) samples to characterize abundance and community composition of tintinnid ciliates (marine microzooplankton)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Marro</w:t>
+                <w:t xml:space="preserve">One must be a citizen before being a naturalist&amp;quot; -The story of Louis Bosc, a Linnean in a time of the French Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colligo : Histoire(s) des collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.3-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567426v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protist diversity and function in the dark ocean -challenging the paradigms of deep-sea ecology with special emphasis on foraminiferans and naked protists</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Arndt</w:t>
+                <w:t xml:space="preserve">Lessons for Today from an Early Outreach Effort in Oceanography: The 1884 Exposition of the Travailleur and the Talisman as Presented by the Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2020.125721⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.1065-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lob.10401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792538v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First International Multi‐Disciplinary Serial Publication Devoted to Marine Science: Les Fonds de la Mer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Re-Claiming Adrien Certes (1835–1903), Pioneer Deep-Sea Microbiologist, as a Protistologist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lob.10377⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1835 - 1903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2020.125772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996341v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After Haeckel&amp;quot;: An Exhibition of Microscopic Primitive Life Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4 (3), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.e0507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Origins of Oceanography in France: The Scientific Expeditions of Travailleur and Talisman (1880–1883)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (2), pp.126 - 133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5670/oceanog.2020.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Popularization of Microscopy in the Victorian Age: A Lesson for Today’s “Outreach”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">Charles-Alexandre Lesueur in Philadelphia: His Remarkable Contributions to Natural History and Scientific Illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.e0550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172314v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in cell size and community composition of bacterioplankton due to grazing by heterotrophic flagellates: evidence from a marine system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depictions of the Deep: Illustrations in the Popular Press of Deep-Sea Animals from Jules Verne (1860’s) to William Beebe (1930’s) and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.e0475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01919⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03946582v1</w:t>
+                <w:t xml:space="preserve">hal-02486654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past President's Address: Protists of the Mesopelagic and a Bit on the Long Path to the Deep Sea</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banaigs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12744⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188066v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
+                <w:t xml:space="preserve">Shifts in cell size and community composition of bacterioplankton due to grazing by heterotrophic flagellates: evidence from a marine system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Suominen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jezbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (3), pp.295--308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402685v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmasking “The Eldest Son of The Father of Protozoology”: Charles King</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Past President's Address: Protists of the Mesopelagic and a Bit on the Long Path to the Deep Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2019.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (6), pp.966-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283230v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of heterotrophic protists of the mesopelagic Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Unmasking “The Eldest Son of The Father of Protozoology”: Charles King</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsx218⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170 (4), pp.374-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966846v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst Haeckel's Radiolarians and Medusa: The influence of his visits to Villefranche on his science and his art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">An exploratory study of heterotrophic protists of the mesopelagic Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLASS. Revue congolaise de Communication, Lettres, Arts et Sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0420⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (3), pp.616-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsx218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331477v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dueling Charges of Plagiarism in the mid-19th Century World of Microscopy— Who was the Copycat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Linnean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (2), pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cautionary tale: we choose who to cite, who to recognize—please do so carefully</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Ernst Haeckel's Radiolarians and Medusa: The influence of his visits to Villefranche on his science and his art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbz046⟩</w:t>
+              <w:t xml:space="preserve">CLASS. Revue congolaise de Communication, Lettres, Arts et Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.0420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283198v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Villefranche Strombidium sulcatum: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">A cautionary tale: we choose who to cite, who to recognize—please do so carefully</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2018.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbz046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171958v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epibiotic life of the cosmopolitan diatom Fragilariopsis doliolus on heterotrophic ciliates in the open ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the Popularization of Microscopy in the Victorian Age: A Lesson for Today’s “Outreach”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-017-0029-1⟩</w:t>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170 (3), pp.319-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762501v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical trends in the species inventory of tintinnids (ciliates of the microzooplankton) in the Bay of Villefranche (NW Mediterranean Sea): Shifting Baselines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">The Villefranche Strombidium sulcatum: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57, pp.16-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 66 (Octobre 2018), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387404v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tintinnid ciliates of the marine microzooplankton in Arctic Seas: a compilation and analysis of species records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">The epibiotic life of the cosmopolitan diatom Fragilariopsis doliolus on heterotrophic ciliates in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard W. Pierce</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Scalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-016-2049-0⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.1094 - 1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-017-0029-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395076v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declines in both redundant and trace species characterize the latitudinal diversity gradient in tintinnid ciliates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Tintinnid ciliates of the marine microzooplankton in Arctic Seas: a compilation and analysis of species records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard W. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jin Yang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tae Siek Rhee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-016-2049-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401540v1</w:t>
+                <w:t xml:space="preserve">hal-01395076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Structure of Tintinnid Ciliates of the Microzooplankton in the South East Pacific Ocean: Comparison of a High Primary Productivity with a Typical Oligotrophic Site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Historical trends in the species inventory of tintinnids (ciliates of the microzooplankton) in the Bay of Villefranche (NW Mediterranean Sea): Shifting Baselines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12328⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325389v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community Structure of Tintinnid Ciliates of the Microzooplankton in the South East Pacific Ocean: Comparison of a High Primary Productivity with a Typical Oligotrophic Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Villar</w:t>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Farrant</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.813-822 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of protist diversity assessments: morphology compared with cloning and direct pyrosequencing of 18S rRNA genes and ITS regions using the conspicuous tintinnid ciliates as a case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+                <w:t xml:space="preserve">Declines in both redundant and trace species characterize the latitudinal diversity gradient in tintinnid ciliates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Ho Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae Siek Rhee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (2), pp.244-255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2012.106⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 10 (9), pp.2174 - 2183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502641v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing A Protist Book</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 164 (2), pp.154-159. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2012.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502639v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The species-rich assemblages of tintinnids (marine planktonic protists) are structured by mouth size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Morphological and Ribosomal DNA-based Characterization of Six Antarctic Ciliate Morphospecies from the Amundsen Sea with Phylogenetic Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Young Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joong Ki Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyoung Chul Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghoon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.23⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (5), pp.497-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502630v1</w:t>
+                <w:t xml:space="preserve">hal-03502623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Ribosomal DNA-based Characterization of Six Antarctic Ciliate Morphospecies from the Amundsen Sea with Phylogenetic Analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">The species-rich assemblages of tintinnids (marine planktonic protists) are structured by mouth size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanghoon Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael R. Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark E. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12057⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.1237-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502623v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tintinnid ciliates of Amundsen Sea (Antarctica) plankton communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Accuracy of protist diversity assessments: morphology compared with cloning and direct pyrosequencing of 18S rRNA genes and ITS regions using the conspicuous tintinnid ciliates as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun Yong Kim</w:t>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/polar.v32i0.19784⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.244-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2012.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619336v1</w:t>
+                <w:t xml:space="preserve">hal-03502641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Phylogeny of Tintinnid Ciliates (Tintinnida, Ciliophora)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Doing A Protist Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 163 (6), pp.873-887. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 164 (2), pp.154-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2012.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.protis.2012.01.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03502657v1</w:t>
+                <w:t xml:space="preserve">hal-03502639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the marine dinoflagellate genus Heterodinium (Dinophyceae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Tintinnid ciliates of Amundsen Sea (Antarctica) plankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Moreira</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Hong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Yong Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2012.662722⟩</w:t>
+              <w:t xml:space="preserve">Polar Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.19784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/polar.v32i0.19784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502685v1</w:t>
+                <w:t xml:space="preserve">hal-01619336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southern Ocean Biogeography of Tintinnid Ciliates of the Marine Plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard W. Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Young Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (6), pp.511-519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2012.00646.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synechococcus growth in the ocean may depend on the lysis of heterotrophic bacteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Molecular phylogeny of the marine dinoflagellate genus Heterodinium (Dinophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (10), pp.1465-1476. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (2), pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbr041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2012.662722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502015v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated sampling reveals differential variability in measures of species richness and community composition in planktonic protists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Molecular Phylogeny of Tintinnid Ciliates (Tintinnida, Ciliophora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purificación López-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Stoeck</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (6), pp.873-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2012.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670771v1</w:t>
+                <w:t xml:space="preserve">hal-03502657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legacy of the last cruise of the Carnegie: a lesson in the value of dusty old taxonomic monographs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Repeated sampling reveals differential variability in measures of species richness and community composition in planktonic protists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Stoeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.661-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbr060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502019v1</w:t>
+                <w:t xml:space="preserve">hal-00670771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Eloire</w:t>
+                <w:t xml:space="preserve">Synechococcus growth in the ocean may depend on the lysis of heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
+                <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Amy M. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M. Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2010.55.1.0077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (10), pp.1465-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbr041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893823v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Ecology in Tintinnid Ciliates of the Marine Plankton: Correlates of Lorica Dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Dolan</w:t>
+                <w:t xml:space="preserve">The legacy of the last cruise of the Carnegie: a lesson in the value of dusty old taxonomic monographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (9), pp.1317-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbr060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670764v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rassoulzadegan@Villefranche : 3 Decades of Aquatic Microbial Ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Morphology and Ecology in Tintinnid Ciliates of the Marine Plankton: Correlates of Lorica Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (3), pp.1</w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528558v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar patterns of patterns of community organization characterize distinct groups of different trophic levels in the plankton of the NW Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modeling evidence of appendicularian-ciliate interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Raybaud</w:t>
+                <w:t xml:space="preserve">Damien Eloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Tunin-Ley</w:t>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E. Ritchie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (1), pp.77 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2010.55.1.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670770v1</w:t>
+                <w:t xml:space="preserve">hal-01893823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rassoulzadegan in Villefranche-sur-Mer and the 'evolution' of marine microbial ecology over the last three decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Mostajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (3), pp.221-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of core and occasional species in the marine plankton: tintinnid ciliates in the north-west Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Similar patterns of patterns of community organization characterize distinct groups of different trophic levels in the plankton of the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tunin-Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.887-895</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670769v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;neutral&amp;quot; community structure of planktonic herbivores, tintinnid ciliates of the microzooplankton, across the SE Tropical Pacific Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Dynamics of core and occasional species in the marine plankton: tintinnid ciliates in the north-west Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ras</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Tunin-Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.887-895</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330319v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Species Lists and Ecosystem Shifts: Black Sea Tintinnids, Ciliates of the Microzooplankton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Rassoulzadegan@Villefranche : 3 Decades of Aquatic Microbial Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mostajir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.279-288</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (3), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670779v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON KOFOID'S TRAIL: MARINE BIOLOGICAL LABORATORIES IN EUROPE AND THEIR LIFE HISTORIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">A Note on Species Lists and Ecosystem Shifts: Black Sea Tintinnids, Ciliates of the Microzooplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Gavrilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16, pp.73-76</w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670780v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Andersen (1959-2007) - Obituary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">The &amp;quot;neutral&amp;quot; community structure of planktonic herbivores, tintinnid ciliates of the microzooplankton, across the SE Tropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbm057⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (3), pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-4-297-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504939v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic and antagonistic effects of viral lysis and protistan grazing on bacterial biomass, production and diversity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">ON KOFOID'S TRAIL: MARINE BIOLOGICAL LABORATORIES IN EUROPE AND THEIR LIFE HISTORIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.73-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01200.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03504953v1</w:t>
+                <w:t xml:space="preserve">hal-00670780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazer and virus-induced mortality of bacterioplankton accelerates development of Flectobacillus populations in a freshwater community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Andersen (1959-2007) - Obituary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01201.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (9), pp.823-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbm057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03504954v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cautionary note: Examples of possible microbial community dynamics in dilution grazing experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic and antagonistic effects of viral lysis and protistan grazing on bacterial biomass, production and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Hornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jezbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Agis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.777-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01200.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.09.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504951v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;neutral&amp;quot; community structure of planktonic herbivores, tintinnid ciliates of the microzooplankton, across the SE Tropical Pacific Ocean</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grazer and virus-induced mortality of bacterioplankton accelerates development of Flectobacillus populations in a freshwater community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Simek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Hornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jezbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.789-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01201.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330231v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-discovered beauty - New images for old descriptions - Tropical tintinnids of the genus Xystonellopsis (Ciliophora, Tintinnia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">The &amp;quot;neutral&amp;quot; community structure of planktonic herbivores, tintinnid ciliates of the microzooplankton, across the SE Tropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.561-593</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03494179v1</w:t>
+                <w:t xml:space="preserve">hal-00330231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing taxonomic and morphological biodiversity of tintinnids (planktonic ciliates) of New Caledonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cautionary note: Examples of possible microbial community dynamics in dilution grazing experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Jacquet</w:t>
+                <w:t xml:space="preserve">Martin Agis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Torréton</w:t>
+                <w:t xml:space="preserve">Angelica Granda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 341 (2), pp.176-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128433v1</w:t>
+                <w:t xml:space="preserve">hal-03504951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum growth rates and possible life strategies of different bacterioplankton groups in relation to phosphorus availability in a freshwater reservoir</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing taxonomic and morphological biodiversity of tintinnids (planktonic ciliates) of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Torréton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (2), pp.950-958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01053.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03494177v1</w:t>
+                <w:t xml:space="preserve">hal-00128433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Re-discovered beauty - New images for old descriptions - Tropical tintinnids of the genus Xystonellopsis (Ciliophora, Tintinnia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 157 (3), pp.251-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2006.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximum growth rates and possible life strategies of different bacterioplankton groups in relation to phosphorus availability in a freshwater reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Simek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Hornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jezbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Vrba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (9), pp.1613-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01053.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nanoflagellates (mixotrophs, heterotrophs and autotrophs) in the oligotrophic eastern Mediterranean:standing stocks, bacterivory and relationships with bacterial production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 181, pp.297-307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps181297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lombard Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidi Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho Luis Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Querulous Hermann Fol (1845-1892): His Scientific Work, Art, and Inventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">150 ans de recherches marines et littorales, en Manche et ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Schmitt, Jul 2024, Wimerieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Risso et Jean-Baptiste Vérany, nos naturalistes qui mirent en lumière la Mer de Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deux Siècles d'Etudes du Patrimoine Naturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Nice, Nov 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Surprising Protistan Microzooplankton in the Mesopelagic Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cologne, May 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past President’s Address: Protists of the Mesopelagic and a Bit on the Long Path to the Deep Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting International Society of Protistologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintinnid ciliates of the Amundsen Sea (Antarctica) plankton: Assemblages of coastal polynya and offshore deep water sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Young Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang Hoon Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2013 Aquatic Sciences Meeting, New Orleans, LA, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Old Data to Examine Current Questions: The Last Voyage of the Carnegie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Asian Congress of Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439245v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04887475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early Example of International Oceanography: The Last Voyage of the Carnegie (1928–1929)</w:t>
-[...29 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Curious Little Book by an Interesting Father--Daughter Team: &amp;quot;Sketch of a Fauna Infusoria for East Norfolk&amp;quot; By Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312058v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Curious Little Book by an Interesting Father--Daughter Team: &amp;quot;Sketch of a Fauna Infusoria for East Norfolk&amp;quot; By Thomas</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Early Example of International Oceanography: The Last Voyage of the Carnegie (1928–1929)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lob.10454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477050v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When A Diatom is Adopted by K‐pop Fans—the Story of an Accidental Outreach Hit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.97-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lob.10453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9938,250 +10154,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooplancton : micro- et mésozooplancton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 2. Dynamique biologique et évolution de la mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-114, 2021, 978-1-78405-733-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooplankton I. Micro- and Mesozooplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 2. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-108, 2020, 978-1-78630-586-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119704782.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10249,51 +10465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12AF659B"/>
+    <w:nsid w:val="39322607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10480,51 +10696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-dolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9454-1355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154480509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4513-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.26.001.23171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.70033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2025.126111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.25.001.21142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doumeizel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04637905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712947v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2024.1214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660546v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jin Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Kuk Moon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.24.001.19426" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1162" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722612v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2024.126069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2023.126008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04077899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2023.0969" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Dolan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2023.125974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04129145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04091393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.23.001.17690" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2023.126023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12962" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbab092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03565699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03670491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2022.125882" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2021.125821" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03182652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2021.125802" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Ingels" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vanreusel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Pape" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pasotti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Macheriotou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01335-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0718" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12853" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02923699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0550" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0475" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125772" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10348" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02792538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gooday" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Arndt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2020.125721" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10377" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0507" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02570953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172314v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2019.05.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suominen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jezbera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01919" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12744" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283230v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2019.07.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx218" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02331477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0420" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz046" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2018.08.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-017-0029-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2016.10.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395076v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Pierce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-2049-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ho Kang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Siek Rhee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.19" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12328" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502641v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.106" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.12.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Landry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Ritchie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.23" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Young Kim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Ki Choi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung Chul Shin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Lee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6QZXC4G2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hong Lee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Yong Kim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/polar.v32i0.19784" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502657v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.01.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB4DJB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2012.662722" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502656v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2012.00646.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M7F93VP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Chan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Short" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr041" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stoeck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502019v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr060" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670770v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ritchie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528613v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Dolan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01376" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-297-2007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gavrilova" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm057" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504953v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Hornak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jezbera" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01200.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0LRR5W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504954v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01201.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-851BDG25-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504951v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Granda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.09.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKCMSMHZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494179v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2006.05.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56P1M2T0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128433v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jacquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Torr&#233;ton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494177v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Vrba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01053.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLK8MWK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829920v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps181297" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04637907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436979v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943720v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439407v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hoon Lee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439245v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10454" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03477050v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943565v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10453" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200019v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199611v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-dolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9454-1355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154480509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4513-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.26.001.23171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagnes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dacks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-026-02583-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.26.002.23471" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.70033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2025.126111" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.25.001.21142" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2025.1350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jin Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Kuk Moon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.24.001.19426" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2024.1214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1187" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04637905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722612v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2024.126069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2023.126008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doumeizel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04129145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04091393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.23.001.17690" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac077" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2023.126023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12962" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04077899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2023.0969" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Richard Dolan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2023.125974" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbab092" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03565699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636764v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbac041" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03670491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2022.125882" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03011961v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Ingels" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vanreusel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Pape" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pasotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Macheriotou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01335-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0718" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12853" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2021.125821" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03182652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2021.125802" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02996341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10348" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02792538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gooday" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoenle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Arndt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2020.125721" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02735119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10401" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125772" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02567238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0507" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02570953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2020.202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02923699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0550" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02486654v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0475" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946582v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suominen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jezbera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01919" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12744" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283230v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2019.07.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx218" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02331477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0420" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02283198v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbz046" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02172314v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2019.05.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171958v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2018.08.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Vincent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-017-0029-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Pierce" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-2049-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387404v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2016.10.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325389v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12328" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ho Kang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Siek Rhee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.19" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Young Kim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Ki Choi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung Chul Shin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Lee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6QZXC4G2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502630v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Landry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Ritchie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.23" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502641v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bachy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificaci&#243;n L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.106" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502639v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.12.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619336v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hong Lee" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Yong Kim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/polar.v32i0.19784" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2012.00646.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M7F93VP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2012.662722" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2012.01.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB4DJB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Stoeck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Chan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Short" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr041" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502019v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr060" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670764v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eloire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2010.55.1.0077" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Dolan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Mostajir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01376" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670770v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ritchie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670769v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528558v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mostajir" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670779v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gavrilova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330319v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-4-297-2007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00670780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504939v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbm057" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504953v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Hornak" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jezbera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01200.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0LRR5W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504954v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01201.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-851BDG25-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330231v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504951v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Granda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.09.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKCMSMHZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128433v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jacquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Torr&#233;ton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494179v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2006.05.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56P1M2T0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Vrba" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01053.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLK8MWK6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829920v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps181297" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04637907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436979v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943720v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439407v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hoon Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439245v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03477050v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312058v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10454" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943565v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10453" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200019v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199611v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>