--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -185,325 +185,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the nuclear symmetry energy with Fermi-energy heavy ion collisions</w:t>
+                <w:t xml:space="preserve">Nuclear clustering process in heavy-ion collisions : experimental constraints on the low-temperature region of the QCD phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ciampi</w:t>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mallik</w:t>
+                <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gulminelli</w:t>
+                <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gruyer</w:t>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Frankland</w:t>
+                <w:t xml:space="preserve">Q. Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 868, pp.139815. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (6), pp.064616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2025.139815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/7ycv-sqs1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851007v2</w:t>
+                <w:t xml:space="preserve">hal-05015296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear clustering process in heavy-ion collisions : experimental constraints on the low-temperature region of the QCD phase diagram</w:t>
+                <w:t xml:space="preserve">Constraining the nuclear symmetry energy with Fermi-energy heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bonnet</w:t>
+                <w:t xml:space="preserve">C. Ciampi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Borderie</w:t>
+                <w:t xml:space="preserve">S. Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bougault</w:t>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">D. Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Fable</w:t>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (6), pp.064616. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 868, pp.139815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/7ycv-sqs1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2025.139815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015296v1</w:t>
+                <w:t xml:space="preserve">hal-04851007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isospin diffusion from $^{40,48}$Ca$+^{40,48}$Ca experimental data at Fermi energies: Direct comparisons with transport model calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -593,77 +593,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of isospin transport with $^{40,48}$Ca+ $^{40,48}$Ca reactions at 35 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Fable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -727,90 +727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the $^{40,48}$Ca+ $^{40,48}$Ca reactions at 35 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Fable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisjoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -855,3550 +855,3550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-03586317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence for Common Driving Effects in Low-Energy Fission from Sublead to Actinides</w:t>
+                <w:t xml:space="preserve">Isospin diffusion measurement from the direct detection of a quasiprojectile remnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schmitt</w:t>
+                <w:t xml:space="preserve">A. Camaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+                <w:t xml:space="preserve">G. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.H. Schmidt</w:t>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jhingan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Biswas</w:t>
+                <w:t xml:space="preserve">A. Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.126.132502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (1), pp.014605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.014605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190062v1</w:t>
+                <w:t xml:space="preserve">hal-03122309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Cluster Production in Central Symmetric Heavy-Ion Reactions from Fermi to Gev Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bougault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Borderie</w:t>
+                <w:t xml:space="preserve">Abdelouahad Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahad Chbihi</w:t>
+                <w:t xml:space="preserve">Quentin Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John David Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.1406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/sym13081406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model independent reconstruction of impact parameter distributions for intermediate energy heavy ion collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Evidence for Common Driving Effects in Low-Energy Fission from Sublead to Actinides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frankland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Bougault</w:t>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jhingan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.034609⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.132502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.126.132502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02997595v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin transport phenomena for the systems $^{80}$Kr+$^{40,48}$Ca at 35 MeV/nucleon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model independent reconstruction of impact parameter distributions for intermediate energy heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Poggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Pastore</w:t>
+                <w:t xml:space="preserve">J. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (1), pp.014603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.014603⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.034609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.034609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122308v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02997595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin diffusion measurement from the direct detection of a quasiprojectile remnant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isospin transport phenomena for the systems $^{80}$Kr+$^{40,48}$Ca at 35 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Camaiani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Bonnet</w:t>
+                <w:t xml:space="preserve">G. Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (1), pp.014605. </w:t>
+              <w:t xml:space="preserve">, 2021, 103 (1), pp.014603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.014605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.014603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122309v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-density in-medium effects on light clusters from heavy-ion data</w:t>
+                <w:t xml:space="preserve">In-medium effects in central heavy ion collisions at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Pais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bougault</w:t>
+                <w:t xml:space="preserve">M. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Gulminelli</w:t>
+                <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constança Providência</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
+                <w:t xml:space="preserve">D. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (1), pp.012701. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (6), pp.064622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.012701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.064622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447884v1</w:t>
+                <w:t xml:space="preserve">hal-02892980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scission configuration of $^{239}$U from yields and kinetic information of fission fragments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">Equilibrium constants of Hydrogen and Helium isotopes at low nuclear densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.034609⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.025103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6471/ab56ba⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518033v1</w:t>
+                <w:t xml:space="preserve">hal-02381936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved method for the experimental determination of in-medium effects from heavy-ion collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
+                <w:t xml:space="preserve">Scission configuration of $^{239}$U from yields and kinetic information of fission fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (10), pp.105204. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (3), pp.034609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6471/aba561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.034609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893002v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium constants of Hydrogen and Helium isotopes at low nuclear densities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Bougault</w:t>
+                <w:t xml:space="preserve">Improved method for the experimental determination of in-medium effects from heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constança Providência</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47 (2), pp.025103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6471/ab56ba⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 47 (10), pp.105204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6471/aba561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381936v1</w:t>
+                <w:t xml:space="preserve">hal-02893002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical fission of the quasiprojectile and isospin equilibration for the system $^{80}\mathrm{Kr}+^{48}\mathrm{Ca}$ at 35 MeV/nucleon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Pastore</w:t>
+                <w:t xml:space="preserve">Low-density in-medium effects on light clusters from heavy-ion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constança Providência</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.034613⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (1), pp.012701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.012701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527097v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative heat capacity for hot nuclei using formulation from the microcanonical ensemble INDRA Collaboration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Dynamical fission of the quasiprojectile and isospin equilibration for the system $^{80}\mathrm{Kr}+^{48}\mathrm{Ca}$ at 35 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00109-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (3), pp.034613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.034613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550176v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fast emissions and statistical de-excitation on the isospin transport ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Negative heat capacity for hot nuclei using formulation from the microcanonical ensemble INDRA Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Borderie</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.044607⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00109-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973240v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy response and identification efficiency of CsI(Tl) crystals irradiated with energetic protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 951, pp.163018. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.163018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-medium effects in central heavy ion collisions at intermediate energies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of fast emissions and statistical de-excitation on the isospin transport ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Camaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (6), pp.064622. </w:t>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.044607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.064622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.044607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892980v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–Gas phase transition in nuclei</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First Direct Measurement of Isotopic Fission-Fragment Yields of $^{239}$U</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105, pp.82-138. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (9), pp.092503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2018.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.092503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058352v1</w:t>
+                <w:t xml:space="preserve">hal-02277858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FAZIA setup: A review on the electronics and the mechanical mounting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid–Gas phase transition in nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.03.082⟩</w:t>
+              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.82-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897147v1</w:t>
+                <w:t xml:space="preserve">hal-02058352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Direct Measurement of Isotopic Fission-Fragment Yields of $^{239}$U</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Caamaño</w:t>
+                <w:t xml:space="preserve">The FAZIA setup: A review on the electronics and the mechanical mounting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valdré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemasson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">G. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (9), pp.092503. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 930, pp.27-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.092503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.03.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277858v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSCAR: A new modular device for the identification and correlation of low energy particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transition dynamics for hot nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dell'Aquila</w:t>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lombardo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Ausanio</w:t>
+                <w:t xml:space="preserve">P. Désesquelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.09.046⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 782, pp.291-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703623v1</w:t>
+                <w:t xml:space="preserve">hal-01807031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving isotopic identification with $INDRA$ Silicon–CsI($Tl$) telescopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Lopez</w:t>
+                <w:t xml:space="preserve">Understanding the thermometry of hot nuclei from the energy spectra of light charged particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Augey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pârlog</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Lehaut</w:t>
+                <w:t xml:space="preserve">D. Dell'Aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.041⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (6), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2018-12531-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703925v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the thermometry of hot nuclei from the energy spectra of light charged particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">New “3D calorimetry” of hot nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manduci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Legouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Augey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Dell'Aquila</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2018-12531-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.044611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.044611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833663v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New “3D calorimetry” of hot nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
+                <w:t xml:space="preserve">Improving isotopic identification with $INDRA$ Silicon–CsI($Tl$) telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.044611⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 884, pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903455v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new “3D calorimetry” of hot nuclei with the HIPSE event generator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
+                <w:t xml:space="preserve">OSCAR: A new modular device for the identification and correlation of low energy particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dell'Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vigilante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.044612⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 877, pp.227-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787192v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light charged clusters emitted in 32 MeV/nucleon $^{136,124}$Xe+$^{124,112}$Sn reactions: Chemical equilibrium and production of $^{3}$He and $^{6}$He</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Dell'Aquila</w:t>
+                <w:t xml:space="preserve">Validation of a new “3D calorimetry” of hot nuclei with the HIPSE event generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manduci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Legouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Augey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (2), pp.024612. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.044612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.044612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.024612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01719992v1</w:t>
+                <w:t xml:space="preserve">hal-01787192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition dynamics for hot nuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Light charged clusters emitted in 32 MeV/nucleon $^{136,124}$Xe+$^{124,112}$Sn reactions: Chemical equilibrium and production of $^{3}$He and $^{6}$He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dell'Aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 782, pp.291-296. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.024612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.05.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.024612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807031v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New semi-automatic method for reaction product charge and mass identification in heavy-ion collisions at Fermi energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Isotopic identification using Pulse Shape Analysis of current signals from silicon detectors: Recent results from the FAZIA collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Barlini</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ottanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 847, pp.142-147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.11.062⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 860, pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01348951v4</w:t>
+                <w:t xml:space="preserve">hal-01582794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic identification using Pulse Shape Analysis of current signals from silicon detectors: Recent results from the FAZIA collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pastore</w:t>
+                <w:t xml:space="preserve">New semi-automatic method for reaction product charge and mass identification in heavy-ion collisions at Fermi energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gruyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Pasquali</w:t>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 860, pp.42-50. </w:t>
+              <w:t xml:space="preserve">, 2017, 847, pp.142-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.01.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.11.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582794v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01348951v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction and fusion cross sections for the near-symmetric system $^{129}$Xe+$^{nat}$Sn from $8$ to $35$ $AMeV$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manduci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.044611. </w:t>
@@ -4488,51 +4488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boisjoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 756, pp.194-199. </w:t>
@@ -4564,364 +4564,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01100158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production cross sections for intermediate mass fragments from dynamical and statistical decay ofprojectile-like fragments in $^{124}$Sn + $^{64}$Ni and $^{112}$Sn + $^{58}$Ni collisions at 35 A MeV</w:t>
+                <w:t xml:space="preserve">Low-temperature technique of thin silicon ion implanted epitaxial detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Russotto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Auditore</w:t>
+                <w:t xml:space="preserve">A.J. Kordyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.91.014610⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15015-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01110422v1</w:t>
+                <w:t xml:space="preserve">in2p3-01120218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature technique of thin silicon ion implanted epitaxial detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production cross sections for intermediate mass fragments from dynamical and statistical decay ofprojectile-like fragments in $^{124}$Sn + $^{64}$Ni and $^{112}$Sn + $^{58}$Ni collisions at 35 A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Russotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Kordyasz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Bougault</w:t>
+                <w:t xml:space="preserve">L. Auditore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.15. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.014610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15015-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.91.014610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01120218v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01110422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb chronometry to probe the decay mechanism of hot nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego D. Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ademard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4966,1959 +4966,1959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00867220v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FAZIA project in Europe: R&amp;D phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Casini</w:t>
+                <w:t xml:space="preserve">Quasiprojectile and intermediate velocity isotopic ratios for light fragments emitted in the Ar 36 +Ni 58 and Ni 58 +Ni 58 reactions between 32A and 84A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. St-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14047-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.034618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.034618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00966956v1</w:t>
+                <w:t xml:space="preserve">in2p3-01067158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-medium effects for nuclear matter in the Fermi energy domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Isospin effects and symmetry energy studies with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ademard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.D. Frankland</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.064602⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14033-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01066044v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00875063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of collective radial expansion and stopping in heavy ion collisions at Fermi energies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego D. Gruyer</w:t>
+                <w:t xml:space="preserve">Energy measurement and fragment identification using digital signals from partially depleted Si detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ademard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.034608⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14086-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870587v2</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00951103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher’s Note: In-medium effects for nuclear matter in the Fermi-energy domain [Phys. Rev. C 90, 064602 (2014)]</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigation of collective radial expansion and stopping in heavy ion collisions at Fermi energies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego D. Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (6), pp.069903 (E). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.069903⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.034608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.034608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01211434v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy measurement and fragment identification using digital signals from partially depleted Si detectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Barlini</w:t>
+                <w:t xml:space="preserve">Publisher’s Note: In-medium effects for nuclear matter in the Fermi-energy domain [Phys. Rev. C 90, 064602 (2014)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14086-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.069903 (E). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.069903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00951103v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01211434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiprojectile and intermediate velocity isotopic ratios for light fragments emitted in the Ar 36 +Ni 58 and Ni 58 +Ni 58 reactions between 32A and 84A MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.F. Rivet</w:t>
+                <w:t xml:space="preserve">The FAZIA project in Europe: R&amp;D phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.034618. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, 47 (20pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.034618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14047-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01067158v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00966956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin effects and symmetry energy studies with INDRA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In-medium effects for nuclear matter in the Fermi energy domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Napolitani</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.33. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.064602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14033-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.064602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00875063v1</w:t>
+                <w:t xml:space="preserve">in2p3-01066044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin transport in 84Kr + 112,124Sn collisions at Fermi energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N and Z odd-even staggering in Kr + Sn collisions at Fermi energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Maurenzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Olmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.054607. </w:t>
+              <w:t xml:space="preserve">, 2013, 88, pp.064607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.054607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.064607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00778551v1</w:t>
+                <w:t xml:space="preserve">in2p3-00868032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear multifragmentation time-scale and fluctuations of largest fragment size</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Ploszajczak</w:t>
+                <w:t xml:space="preserve">Comparison of charged particle identification using pulse shape discrimination and ΔE−E methods between front and rear side injection in silicon detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.172701⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 701, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737435v2</w:t>
+                <w:t xml:space="preserve">in2p3-00753651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained caloric curves and phase transition for hot nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ademard</w:t>
+                <w:t xml:space="preserve">Nuclear multifragmentation time-scale and fluctuations of largest fragment size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego D. Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Botet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ploszajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (17), pp.172701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.172701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821065v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of charged particle identification using pulse shape discrimination and ΔE−E methods between front and rear side injection in silicon detectors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Constrained caloric curves and phase transition for hot nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad. R. Raduta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ademard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 701, pp.145-152. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 723 (1-3), pp.140-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00753651v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N and Z odd-even staggering in Kr + Sn collisions at Fermi energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Isospin transport in 84Kr + 112,124Sn collisions at Fermi energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Maurenzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88, pp.064607. </w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.054607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.88.064607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.054607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00868032v1</w:t>
+                <w:t xml:space="preserve">in2p3-00778551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron recognition in LAND detector for large neutron multiplicity</w:t>
+                <w:t xml:space="preserve">X-ray fluorescence from the element with atomic number Z = 120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pawłowski</w:t>
+                <w:t xml:space="preserve">M.O. Frégeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brzychczyk</w:t>
+                <w:t xml:space="preserve">D. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Leifels</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Adrich</w:t>
+                <w:t xml:space="preserve">M. Morjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.07.019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.122701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.122701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00682825v1</w:t>
+                <w:t xml:space="preserve">in2p3-00660911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray fluorescence from the element with atomic number Z = 120</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutron recognition in LAND detector for large neutron multiplicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pawłowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brzychczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Frégeau</w:t>
+                <w:t xml:space="preserve">Y. Leifels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jacquet</w:t>
+                <w:t xml:space="preserve">W. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morjean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">P. Adrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.122701. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 694, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.122701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00660911v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00682825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between emission timescale of fragments and isospin dynamics in $^{124}$Sn+$^{64}$Ni and $^{112}$Sn+$^{58}$Ni reactions at 35 AMeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Russotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,64 +7155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.044617. </w:t>
@@ -7244,337 +7244,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00736381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of current pulses induced by heavy ions in silicon detectors (II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isospin-dependent multifragmentation of relativistic projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ogul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Botvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Atav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Buyukcizmeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hamrita</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Le Neindre</w:t>
+                <w:t xml:space="preserve">I.N Mishustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.03.053⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.024608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.024608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00587352v1</w:t>
+                <w:t xml:space="preserve">in2p3-00575035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin-dependent multifragmentation of relativistic projectiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I.N Mishustin</w:t>
+                <w:t xml:space="preserve">Description of current pulses induced by heavy ions in silicon detectors (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 642, pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.03.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.83.024608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00575035v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00587352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay of excited nuclei produced in $^{78,82}$Kr + $^{40}$Ca reactions at 5.5 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ademard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,1224 +7658,1224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00587476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Nuclear Stopping in Central Collisions at Intermediate Energies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">Probing pre-formed alpha particles in the ground state of nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Scarpaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.232701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.031301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.031301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00494230v1</w:t>
+                <w:t xml:space="preserve">in2p3-00486095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy effects in light framents at mid-velocity emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Berceanu</w:t>
+                <w:t xml:space="preserve">Study of Nuclear Stopping in Central Collisions at Intermediate Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LNS Activity Report 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.232701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.232701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00560901v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00494230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong enhancement of dynamical emission of heavy fragments in the neutron-rich 124Sn+64Ni reaction at 35A MeV</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchy effects in light framents at mid-velocity emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auditore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Berceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LNS Activity Report 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.47-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00494236v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00560901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New scalings in nuclear fragmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.F. Rivet</w:t>
+                <w:t xml:space="preserve">Strong enhancement of dynamical emission of heavy fragments in the neutron-rich 124Sn+64Ni reaction at 35A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Russotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piasecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.142701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.064605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.064605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454499v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00494236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing pre-formed alpha particles in the ground state of nuclei</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Assié</w:t>
+                <w:t xml:space="preserve">New scalings in nuclear fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lefebvre</w:t>
+                <w:t xml:space="preserve">Ad.R. Raduta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.031301. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.142701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.82.031301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.142701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00486095v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Dependence of the Nuclear Caloric Curve</w:t>
+                <w:t xml:space="preserve">Bimodality - a general feature of heavy ion reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sfienti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Adrich</w:t>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Aumann</w:t>
+                <w:t xml:space="preserve">Joerg Aichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. O. Bacri</w:t>
+                <w:t xml:space="preserve">Christoph Hartnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barczyk</w:t>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. F. J. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.152701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.044615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.044615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00367337v1</w:t>
+                <w:t xml:space="preserve">in2p3-00419739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin diffusion in semi-peripheral $^{58}Ni$+$^{197}Au$ collisions at intermediate energies (I): Experimental results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Colonna</w:t>
+                <w:t xml:space="preserve">Bimodal behavior of the heaviest fragment distribution in projectile fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bougault</w:t>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.072701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.072701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.064614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00347268v1</w:t>
+                <w:t xml:space="preserve">hal-00345772v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal behavior of the heaviest fragment distribution in projectile fragmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Borderie</w:t>
+                <w:t xml:space="preserve">Isospin diffusion in semi-peripheral $^{58}Ni$+$^{197}Au$ collisions at intermediate energies (I): Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gulminelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Rivet</w:t>
+                <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.064614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.064614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.072701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00345772v3</w:t>
+                <w:t xml:space="preserve">hal-00347268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodality - a general feature of heavy ion reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic Dependence of the Nuclear Caloric Curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg Aichelin</w:t>
+                <w:t xml:space="preserve">C. Sfienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Hartnack</w:t>
+                <w:t xml:space="preserve">T. Aumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lukasik</w:t>
+                <w:t xml:space="preserve">C. O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. F. J. Mueller</w:t>
+                <w:t xml:space="preserve">T. Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.044615. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.152701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.044615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.152701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00419739v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00367337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment properties of fragmenting heavy nuclei produced in central and semi-peripheral collisions.</w:t>
               </w:r>
@@ -8887,77 +8887,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 816 (1-4), pp.1-18. </w:t>
@@ -8989,657 +8989,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-particle correlation function to study short-lived nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission time measurements: a new probe into super-heavy element stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grenier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Verde</w:t>
+                <w:t xml:space="preserve">J.L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thériault</w:t>
+                <w:t xml:space="preserve">A. L'Hoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.07.018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.072701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.072701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00310864v1</w:t>
+                <w:t xml:space="preserve">in2p3-00289928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-out properties of multifragmentation events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ad.R. Raduta</w:t>
+                <w:t xml:space="preserve">Source shape determination with directional fragment-fragment velocity correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Begemann-Blaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 659, pp.807-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2007.11.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.06.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00291789v1</w:t>
+                <w:t xml:space="preserve">in2p3-00186887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission time measurements: a new probe into super-heavy element stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Laget</w:t>
+                <w:t xml:space="preserve">Multi-particle correlation function to study short-lived nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 811, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.072701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00289928v1</w:t>
+                <w:t xml:space="preserve">in2p3-00310864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source shape determination with directional fragment-fragment velocity correlations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
+                <w:t xml:space="preserve">Freeze-out properties of multifragmentation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad.R. Raduta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 809, pp.111-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2007.11.081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00186887v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00291789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminant Analysis and Secondary-Beam Charge Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lukasik</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 587, pp.413-419. </w:t>
@@ -9671,697 +9671,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00163598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation threshold in $^{93}Nb+${nat}Mg collisions at 30 MeV/nucleon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centrality dependence of isospin effect signatures in $^{124}$Sn+$^{64}$Ni and $^{112}$Sn+$^{58}$Ni reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Bougault</w:t>
+                <w:t xml:space="preserve">R. Planeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auditore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 811, pp.93-106. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.014610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.014610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277843v1</w:t>
+                <w:t xml:space="preserve">in2p3-00213448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality dependence of isospin effect signatures in $^{124}$Sn+$^{64}$Ni and $^{112}$Sn+$^{58}$Ni reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifragmentation threshold in $^{93}Nb+${nat}Mg collisions at 30 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manduci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Planeta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Baran</w:t>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.014610. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 811, pp.93-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.014610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00213448v1</w:t>
+                <w:t xml:space="preserve">hal-00277843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct experimental evidence for very long fission times of super-heavy elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cohen</w:t>
+                <w:t xml:space="preserve">Yield scaling, size hierarchy and fluctuations of observables in fragmentation of excited heavy nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00134-5⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 795, pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00129131v1</w:t>
+                <w:t xml:space="preserve">in2p3-00171092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield scaling, size hierarchy and fluctuations of observables in fragmentation of excited heavy nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gulminelli</w:t>
+                <w:t xml:space="preserve">Transition from participant to spectator fragmentation in Au+Au reactions between 60A and 150A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zbiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Aichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Reisdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 795, pp.47-69. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.034612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.034612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00171092v2</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00084674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from participant to spectator fragmentation in Au+Au reactions between 60A and 150A MeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct experimental evidence for very long fission times of super-heavy elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zbiri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Lukasik</w:t>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Reisdorf</w:t>
+                <w:t xml:space="preserve">C. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.034612. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.27-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.034612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00134-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00084674v1</w:t>
+                <w:t xml:space="preserve">in2p3-00129131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical multi-breakup processes in the $^{124}$Sn+$^{64}$Ni system at 35 MeV/nucleon</w:t>
               </w:r>
@@ -10386,64 +10386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auditore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.054616. </w:t>
@@ -10475,2256 +10475,2256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00169801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodality: a possible experimental signature of the liquid-gas phase transition of nuclear matter</w:t>
+                <w:t xml:space="preserve">Evolution of the fusion cross-section for light systems at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pichon</w:t>
+                <w:t xml:space="preserve">P. Lautesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tamain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Lopez</w:t>
+                <w:t xml:space="preserve">L. Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.08.008⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2005-10272-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025576v1</w:t>
+                <w:t xml:space="preserve">in2p3-00072508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and thermodynamical features in the fragmentation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Escano-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Mexicana de Fisica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 52 - Supplement, pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00141549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation of very heavy nuclear systems (III): fragment velocity correlations and event topology at freeze-out.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bimodality: a possible experimental signature of the liquid-gas phase transition of nuclear matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouriquet</w:t>
+                <w:t xml:space="preserve">M. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 764, pp.371-386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.08.019⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 779, pp.267-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008225v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a Three-Phonon Giant Resonance State in $^{40}$Ca Nuclei</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifragmentation of very heavy nuclear systems (III): fragment velocity correlations and event topology at freeze-out.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">G. Tãbãcaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.242502⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 764, pp.371-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00120768v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed and elliptic flow in $^{197}$Au+$^{197}$Au at intermediate energies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
+                <w:t xml:space="preserve">Evidence for a Three-Phonon Giant Resonance State in $^{40}$Ca Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Scarpaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bittiger</w:t>
+                <w:t xml:space="preserve">N. Frascaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Hungarica A) Heavy Ion Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/APH.25.2006.2-4.11⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.242502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.242502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00122885v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00120768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the fusion cross-section for light systems at intermediate energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lautesse</w:t>
+                <w:t xml:space="preserve">Directed and elliptic flow in $^{197}$Au+$^{197}$Au at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nalpas</w:t>
+                <w:t xml:space="preserve">M.L Begemann-Blaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dayras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pârlog</w:t>
+                <w:t xml:space="preserve">R. Bittiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27, pp.349-357. </w:t>
+              <w:t xml:space="preserve">Acta Physica Hungarica A) Heavy Ion Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.229-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2005-10272-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1556/APH.25.2006.2-4.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00072508v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00122885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental overview of Ni+Ni collisions at 32 MeV/nucleon: discriminant analysis and duality in the decay modes of a fusionlike system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Laville</w:t>
+                <w:t xml:space="preserve">Directed and elliptic flow in $^{197}$Au+$^{197}$Au at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Begemann-Blaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bittiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.034602⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 608, pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2004.12.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023963v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical fission in $^{124}$Sn+$^{64}$Ni collision at 35A MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Anzalone</w:t>
+                <w:t xml:space="preserve">Direct decay of the GQR in $^{40}$Ca through alpha-particle emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Scarpaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Frascaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.064604⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 613, pp.128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2005.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024320v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Scaling and the Symmetry Energy in Spectator Fragmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bittiger</w:t>
+                <w:t xml:space="preserve">Neutron to proton ratios of quasiprojectile and midrapidity emission in the ${58}$Ni-${58}$Ni reaction at 52 MeV/Nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thériault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.162701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.014610-1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.014610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023603v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time sequence and time scale of intermediate mass fragment emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Anzalone</w:t>
+                <w:t xml:space="preserve">Isotopic Scaling and the Symmetry Energy in Spectator Fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Begemann-Blaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bittiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.162701(1-5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.162701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.044602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024252v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron to proton ratios of quasiprojectile and midrapidity emission in the ${58}$Ni-${58}$Ni reaction at 52 MeV/Nucleon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Vallée</w:t>
+                <w:t xml:space="preserve">Time sequence and time scale of intermediate mass fragment emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gingras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Roy</w:t>
+                <w:t xml:space="preserve">J. Wilczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 71, pp.014610-1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.014610⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 71, 044602 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.044602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023886v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct decay of the GQR in $^{40}$Ca through alpha-particle emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Fallot</w:t>
+                <w:t xml:space="preserve">Experimental overview of Ni+Ni collisions at 32 MeV/nucleon: discriminant analysis and duality in the decay modes of a fusionlike system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lautesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Maskay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Scarpaci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">E. Gerlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Désesquelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2005.03.047⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.034602-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.034602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024224v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-out volume in multifragmentation - dynamical simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Borderie</w:t>
+                <w:t xml:space="preserve">Dynamical fission in $^{124}$Sn+$^{64}$Ni collision at 35A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piasecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2005-10106-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.064604-1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.064604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004379v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of average freeze-out volume in multifragmentation events</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Freeze-out volume in multifragmentation - dynamical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Lanzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2005.08.119⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2005-10106-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008456v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-independent tracking of criticality signals in nuclear multifragmentation data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bittiger</w:t>
+                <w:t xml:space="preserve">Estimate of average freeze-out volume in multifragmentation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lanzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.034607⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 627, pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2005.08.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001474v2</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed and elliptic flow in $^{197}$Au+$^{197}$Au at intermediate energies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Model-independent tracking of criticality signals in nuclear multifragmentation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bittiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 608, pp.223-230. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.034607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2004.12.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.034607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023600v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicity correlations of intermediate-mass fragments with pions and fast protons in $^{12}$C + $^{197}$Au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Turzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bittiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21, pp.293-301. </w:t>
@@ -12762,103 +12762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical multifragmentation of non-spherical expanding sources in central heavy-ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ploszajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.D. Toneev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 735, pp.219-247. </w:t>
@@ -12896,103 +12896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation in peripheral heavy-ion collisions: from neck emission to spectator decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lukasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bittiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 566, pp.76-83. </w:t>
@@ -13043,77 +13043,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of the fragments produced in central collisions of $^{129}$Xe+$^{nat}$Sn from 32A to 50A MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13177,77 +13177,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge density : a probe for the nuclear interaction in microscopic transport models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Lecolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13323,77 +13323,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy calibration for the INDRA multidetector using recoil protons from $^{12}$C+$^1$H scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trzcinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lukasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.F.J. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zwieglinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13495,64 +13495,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.064603-1-064603-14. </w:t>
@@ -13584,3146 +13584,3146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility of localized wave packets and unrestricted single particle dynamics for cluster formation in nuclear collisions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part I) : recombination and $\delta$-electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.66.014603⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 482, pp.674-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01710-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011775v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part II): calibration and identification in the INDRA array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">Transverse velocity scaling in $^{197}$Au+$^{197}$Au fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Turzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01712-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.064606-1-064606-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.66.064606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011004v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse velocity scaling in $^{197}$Au+$^{197}$Au fragmentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Multifragmentation process for different mass asymmetry in the entrance channel around the fermi energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66, pp.064606-1-064606-4. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 709, pp.367-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.66.064606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(02)00988-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013647v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation process for different mass asymmetry in the entrance channel around the fermi energy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compatibility of localized wave packets and unrestricted single particle dynamics for cluster formation in nuclear collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 709, pp.367-391. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.014603-1-014603-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(02)00988-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.66.014603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013665v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we really measure the internal energy of hot nuclei with a 4$\pi$ detection array ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+                <w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part II): calibration and identification in the INDRA array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01321-5⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 482, pp.693-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01712-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012206v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part I) : recombination and $\delta$-electrons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">Can we really measure the internal energy of hot nuclei with a 4$\pi$ detection array ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Genouin-Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 700, pp.555-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01321-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01710-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019578v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (I): selection of a single-source events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (II) bulk properties and spinodal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Squalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 689, pp.905-939. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00606-0⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 689, pp.940-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00607-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009773v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of light particles produced in Ar + Ni collisions at 95 A.MeV : evaporation versus prompt emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">Excitation energy and angular momentum of quasiprojectiles produced in the Xe + Sn collisions at incident energies between 25 and 50 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Genouin-Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.63.034612⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 686, pp.537-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00558-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009778v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal fluctuations in heavy-ion collisions in the Fermi energy domain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (I): selection of a single-source events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Dominique Durand</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Squalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3514⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 689, pp.905-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00606-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008331v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (II) bulk properties and spinodal decomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+                <w:t xml:space="preserve">Properties of light particles produced in Ar + Ni collisions at 95 A.MeV : evaporation versus prompt emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00607-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63, pp.0346121-03461210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.63.034612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009766v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation energy and angular momentum of quasiprojectiles produced in the Xe + Sn collisions at incident energies between 25 and 50 MeV/nucleon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Universal fluctuations in heavy-ion collisions in the Fermi energy domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Botet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ploszajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86, pp.3514-3517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00558-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011614v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt light particle emission in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the intermediate velocity emissions on the quasi-projectile properties for the Ar + Ni system at 95 A.MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pawlowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">P. Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.O. Bacri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
+                <w:t xml:space="preserve">J L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 9, pp.371-383. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 491, pp.15-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100500070022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008144v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the intermediate velocity emissions on the quasi-projectile properties for the Ar + Ni system at 95 A.MeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Dore</w:t>
+                <w:t xml:space="preserve">Prompt light particle emission in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Buchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Nalpas</w:t>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9, pp.371-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100500070022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01007-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00006315v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital filtering a common analysis for data and mean field theories in heavy-ions collisions at intermediate energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gulminelli</w:t>
+                <w:t xml:space="preserve">Dynamical effects in nuclear collisions in the fermi energy range: aligned breakup of heavy projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(99)00831-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, A676, pp.391-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00193-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005276v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in nuclear collisions in the fermi energy range: aligned breakup of heavy projectiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. O. Bacri</w:t>
+                <w:t xml:space="preserve">Digital filtering a common analysis for data and mean field theories in heavy-ions collisions at intermediate energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lecolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 441, pp.517-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(99)00831-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00193-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007851v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for dynamical proton emission in peripheral Xe + Sn collisions at 50 MeV/u</w:t>
+                <w:t xml:space="preserve">Study of intermediate velocity products in the Ar+Ni collisions between 52 and 95 A.MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Germain</w:t>
+                <w:t xml:space="preserve">T. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gourio</w:t>
+                <w:t xml:space="preserve">Y.G. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Eudes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Reposeur</w:t>
+                <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00861-3⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 662, pp.397-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00402-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005978v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of intermediate velocity products in the Ar+Ni collisions between 52 and 95 A.MeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for dynamical proton emission in peripheral Xe + Sn collisions at 50 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lefort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Cussol</w:t>
+                <w:t xml:space="preserve">Philippe Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.G. Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Peter</w:t>
+                <w:t xml:space="preserve">T. Reposeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 488, pp.211-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00861-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00402-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003952v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for the discrimination of single-source events in heavy-ion collisions</w:t>
+                <w:t xml:space="preserve">Onset of midvelocity emissions in symmetric heavy ion reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Desesquelles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Gerlic</w:t>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 62, pp.024614-1-024614-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.62.024614⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 61, pp.014606-1-014606-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.61.014606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009760v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of midvelocity emissions in symmetric heavy ion reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New method for the discrimination of single-source events in heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desesquelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Maskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lautesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Plagnol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
+                <w:t xml:space="preserve">A. Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gerlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 61, pp.014606-1-014606-13. </w:t>
+              <w:t xml:space="preserve">, 2000, 62, pp.024614-1-024614-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.61.014606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.62.024614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003598v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and chemical equilibrium for vaporizing sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pulse-height defect in the passivated ion-implanted Si detectors of the INDRA array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tassan-Got</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Assenard</w:t>
+                <w:t xml:space="preserve">A. Ouatizerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 428, pp.379-390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003133v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse-height defect in the passivated ion-implanted Si detectors of the INDRA array</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thermal and chemical equilibrium for vaporizing sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.F. Rivet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6, pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100500050334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009643v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is reducibility in nuclear multifragmentation related to thermal scaling?</w:t>
+                <w:t xml:space="preserve">Experimental determination of fragment excitation energies in multifragmentation events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wieloch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Assenard</w:t>
+                <w:t xml:space="preserve">Nathalie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B. Natowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.256-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003421v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of fragment excitation energies in multifragmentation events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is reducibility in nuclear multifragmentation related to thermal scaling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J B. Natowitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Salou</w:t>
+                <w:t xml:space="preserve">A. Wieloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 432, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00604-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003408v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independence of fragment charge distributions of the size of heavy multifragmenting sources</w:t>
               </w:r>
@@ -16735,77 +16735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 430, pp.217-222. </w:t>
@@ -16855,77 +16855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical and statistical aspects in nucleus-nucleus collisions around the Fermi energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17025,90 +17025,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAZIA: a new performing detector for charged particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buccola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Camaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Detection Systems and Techniques in Nuclear and Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Messina, Italy. pp.012003, </w:t>
@@ -17146,103 +17146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy response and identification efficiency of CsI(Tl) crystals irradiated with energetic protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Detection Systems and Techniques in Nuclear and Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Messina, Italy. pp.012010, </w:t>
@@ -17280,90 +17280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged particle identification using time of flight with FAZIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valdré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17427,90 +17427,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of High-Energy Fission in Inverse Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mantovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Nuclear Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Venice, Italy. pp.01037, </w:t>
@@ -17548,103 +17548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time of flight identification with FAZIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valdré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buccola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.75, </w:t>
@@ -17682,103 +17682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isospin transport phenomena in semiperipheral heavy ion collisions at Fermi energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nuclear Physics Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.104, </w:t>
@@ -17810,753 +17810,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the $^{78,86}$Kr$+^{40,48}$Ca Reactions at 10 $A$ MeV: Comparison with Theoretical Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+                <w:t xml:space="preserve">Isotopic composition of quasi-projectile fission fragments for the systems $^{40,48}$Ca + $^{40,48}$Ca at 35 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Camaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Nuclear Physics Workshop “Marie and Pierre Curie”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.11.189⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Catania, Italy. pp.172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1393/ncc/i2018-18172-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792301v1</w:t>
+                <w:t xml:space="preserve">hal-02116485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic composition of quasi-projectile fission fragments for the systems $^{40,48}$Ca + $^{40,48}$Ca at 35 AMeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Barlini</w:t>
+                <w:t xml:space="preserve">Study of the $^{78,86}$Kr$+^{40,48}$Ca Reactions at 10 $A$ MeV: Comparison with Theoretical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trimarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gnoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1393/ncc/i2018-18172-x⟩</w:t>
+              <w:t xml:space="preserve">24th Nuclear Physics Workshop “Marie and Pierre Curie”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Kazimierz Dolny, Poland. pp.189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.11.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116485v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the n-p asymmetry on decay properties of palladium isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. St-Onge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Augey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Catania, Italy. pp.174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1393/ncc/i2018-18174-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time of flight identification with FAZIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valdré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buccola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering (IWM-EC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Catane, Italy. pp.167, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1393/ncc/i2018-18167-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results of the ISOFAZIA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Catania, Italy. pp.171, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1393/ncc/i2018-18171-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N/Z effect on reaction mechanisms cross sections in the $^{78}Kr+^{40}Ca$ and $^{86}Kr+^{48}Ca$ collisions at 10 AMeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gnoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gnoffo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Pirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. La Commara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18565,3301 +18565,3327 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Napoli, Italy. pp.012062, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/863/1/012062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N/Z effect on reaction mechanisms cross sections in the $^{78}Kr+^{40}Ca$ and $^{86}Kr+^{48}Ca$ collisions at 10 A MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. P. Wieleczko</w:t>
+                <w:t xml:space="preserve">Progresses in FAZIA detection system and preliminary results from the ISO-FAZIA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Augey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Caen, France. pp.403, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16403-x⟩</w:t>
+              <w:t xml:space="preserve">, May 2016, Caen, France. pp.383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16383-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058484v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New opportunities in the study of in-medium nuclear properties with FAZIA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John D. Frankland</w:t>
+                <w:t xml:space="preserve">Reaction mechanisms leading to 3-body exit channels in central collisions of 129Xe+ natSn at 12 MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego D. Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16395-5⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Mult facets of EoS and Clustering (IWM-EC) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16382-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058448v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01382794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin influence on the decay modes of the systems produced in the 78,86Kr +40,48Ca reactions at 10 AMeV</w:t>
+                <w:t xml:space="preserve">Isospin influence on the decay modes of compound nuclei produced in the $^{78,86}Kr+^{40,48}Ca$ at 10 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Gnoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Nucleus-Nucleus Collisions 2015 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201611708012⟩</w:t>
+              <w:t xml:space="preserve">2nd Sicilia-East Asia workshop on low-energy nuclear physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Wako, Japan. pp.366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16366-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01316703v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progresses in FAZIA detection system and preliminary results from the ISO-FAZIA experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Barlini</w:t>
+                <w:t xml:space="preserve">Isospin influence on the decay modes of the systems produced in the 78,86Kr +40,48Ca reactions at 10 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gnoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Commara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16383-9⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Nucleus-Nucleus Collisions 2015 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Catania, Italy. pp.08012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611708012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058544v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01316703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction mechanisms leading to 3-body exit channels in central collisions of 129Xe+ natSn at 12 MeV/u</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N/Z effect on reaction mechanisms cross sections in the $^{78}Kr+^{40}Ca$ and $^{86}Kr+^{48}Ca$ collisions at 10 A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gnoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Commara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mult facets of EoS and Clustering (IWM-EC) 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16382-x⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Caen, France. pp.403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16403-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01382794v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin influence on the decay modes of compound nuclei produced in the $^{78,86}Kr+^{40,48}Ca$ at 10 MeV/nucleon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New opportunities in the study of in-medium nuclear properties with FAZIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Sicilia-East Asia workshop on low-energy nuclear physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16366-x⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Caen, France. pp.395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16395-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554886v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isospin influence on the decay modes of compound systems produced in the $^{78,86}$Kr + $^{40,48}$Ca at 10 AMeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gnoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNR*15 - 5th International Workshop on Compound-Nuclear Reactions and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan. pp.13001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201612213001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01357772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results from the INDRA Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adémard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Augey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Caen, France. pp.377, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16377-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front-end electronics for the FAZIA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Salomon</w:t>
+                <w:t xml:space="preserve">P. Edelbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Edelbruck</w:t>
+                <w:t xml:space="preserve">G. Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.C01064, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/11/01/C01064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01265779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of the FAZIASYM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Fable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Fable</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering (IWM-EC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Caen, France. pp.386, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1393/ncc/i2016-16386-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results from INDRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exploring the Symmetry Energy with Isospin Effects in Heavy-Ion Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisjoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20158800005⟩</w:t>
+              <w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020052, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.6.020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00985888v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00997637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of radial flow effects on partitions of multifragmenting sources formed in symmetric and asymmetric central collisions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isospin transport and reaction mechanism in nuclear reactions in the range 20–40 MeV/n</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20158800009⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Structure and Dynamics ’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia. pp.060015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4932301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01168700v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01226430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin transport phenomena and odd-even staggering in $^{84}$Kr+$^{112,124}$Sn collisions at 35 AMeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the decay mechanism of hot nuclei by Coulomb chronometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego D. Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Catania, Italy. pp.00029, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20158800029⟩</w:t>
+              <w:t xml:space="preserve">, May 2014, Catania, Italy. pp.01006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20158801006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01168776v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00984637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting information from partially depleted Si detectors with digital sampling electronics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Ademard</w:t>
+                <w:t xml:space="preserve">From Light to Heavy Nuclear Systems, Production and Decay of Fragments Studied with Powerful Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201588010013⟩</w:t>
+              <w:t xml:space="preserve">The II Symposium on Applied Nuclear Physics and Innovative Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Krakow, Poland. pp.1548-1551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.127.1548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01168867v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01171365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay Competition in IMF Production in the Collisions $^{78}$Kr+$^{40}$Ca and $^{86}$Kr+$^{48}$Ca at 10 A.MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Pirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco La Commara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico De Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.030082, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7566/JPSCP.6.030082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01198980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin transport and reaction mechanism in nuclear reactions in the range 20–40 MeV/n</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting information from partially depleted Si detectors with digital sampling electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ademard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Structure and Dynamics ’15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Catania, Italy. pp.01013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201588010013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4932301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01226430v1</w:t>
+                <w:t xml:space="preserve">in2p3-01168867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the decay mechanism of hot nuclei by Coulomb chronometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of radial flow effects on partitions of multifragmenting sources formed in symmetric and asymmetric central collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego D. Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Catania, Italy. pp.01006, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2014, Catania, Italy. pp.00009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20158800009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20158801006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00984637v1</w:t>
+                <w:t xml:space="preserve">in2p3-01168700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Light to Heavy Nuclear Systems, Production and Decay of Fragments Studied with Powerful Arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Isospin transport phenomena and odd-even staggering in $^{84}$Kr+$^{112,124}$Sn collisions at 35 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Morelli</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Maurenzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The II Symposium on Applied Nuclear Physics and Innovative Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.127.1548⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Catania, Italy. pp.00029, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20158800029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01171365v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01168776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the FAZIA detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recent results from INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisjoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e LISE Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Catania, Italy. pp.00005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20158800005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01244209v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00985888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Symmetry Energy with Isospin Effects in Heavy-Ion Collisions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Status of the FAZIA detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARIS 2014 - Advances in Radioactive Isotope Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2e LISE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00997637v1</w:t>
+                <w:t xml:space="preserve">in2p3-01244209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay competition for IMF produced in the collisions 78Kr+40Ca and 86Kr+48Ca at 10 A*MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ademard</w:t>
+                <w:t xml:space="preserve">Isospin transport in 84Kr+112,124Sn reactions at Fermi energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference (INPC2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20146603052⟩</w:t>
+              <w:t xml:space="preserve">25th International Nuclear Physics Conference - INPC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Firenze, France. pp.03070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20146603070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00966449v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00860105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The european FAZIA initiative: a high-performance digital telescope array for heavy-ion studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific program with FAZIA-INDRA at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Nuclear Physics Conference (INPC 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GANIL - SPIRAL2 Week 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00858770v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01073127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific program with FAZIA-INDRA at GANIL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decay competition for IMF produced in the collisions 78Kr+40Ca and 86Kr+48Ca at 10 A*MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Commara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ademard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GANIL - SPIRAL2 Week 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Nuclear Physics Conference (INPC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Firenze, Italy. pp.03052, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20146603052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01073127v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00966449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin transport in 84Kr+112,124Sn reactions at Fermi energies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The european FAZIA initiative: a high-performance digital telescope array for heavy-ion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Nuclear Physics Conference - INPC 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20146603070⟩</w:t>
+              <w:t xml:space="preserve">25th International Nuclear Physics Conference (INPC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Firenze, Italy. pp.11006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20146611006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00860105v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00858770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fission to multifragmentation: experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint LEA COLLIGA - COPIGAL Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00927449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of radial collective energy on multifragmentation partitions in central Xe+Sn and Ta+Zn collisions measured with INDRA</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decay competition in IMF production in the collisions 78Kr+40Ca and 86Kr+48Ca at 10 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Commara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium Entrance Channel Effect on the Reaction Mechanism in Heavy Ion Collisions (ECHIC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Messina, Italy. pp.012018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/515/1/012018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00985890v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01026216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isospin transport in 84Kr + 112;124 Sn collisions at Fermi energies with the FAZIA detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Maurenzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21917,3892 +21943,3866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00954513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay competition in IMF production in the collisions 78Kr+40Ca and 86Kr+48Ca at 10 AMeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of radial collective energy on multifragmentation partitions in central Xe+Sn and Ta+Zn collisions measured with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego D. Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Entrance Channel Effect on the Reaction Mechanism in Heavy Ion Collisions (ECHIC2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Catania, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01026216v1</w:t>
+                <w:t xml:space="preserve">in2p3-00985890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neutron enrichment on compound system formation and decay in 78Kr+40Ca and 86Kr+48Ca reactions at 10 AMeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ademard</w:t>
+                <w:t xml:space="preserve">Long lifetime components in the decay of excited super-heavy nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recent Trends in Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4801667⟩</w:t>
+              <w:t xml:space="preserve">2nd Heavy Ion Accelerator Symposium for Fundamental and Applied Research (HIAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Canberra, Australia. pp.02011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136302011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00807742v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00812697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-critical clusterization in nuclear multifragmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of symmetric and asymmetric fission of heavy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manduci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Nuclear Physics Conference - INPC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Firenze, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00817057v1</w:t>
+                <w:t xml:space="preserve">in2p3-00832311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the decay mechanisms in central collisions of $Xe$ + $Sn$ from $E/A$ = 8 to 29 $MeV$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sequential fissions of heavy nuclear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego D. Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisjoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Antonio, United States. pp.012099, </w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Nuclear fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.07006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136207006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00736313v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00853643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of symmetric and asymmetric fission of heavy systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evolution of the decay mechanisms in central collisions of $Xe$ + $Sn$ from $E/A$ = 8 to 29 $MeV$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manduci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference - INPC2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Antonio, United States. pp.012099, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00832311v1</w:t>
+                <w:t xml:space="preserve">in2p3-00736313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential fissions of heavy nuclear systems</w:t>
+                <w:t xml:space="preserve">Pseudo-critical clusterization in nuclear multifragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego D. Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Botet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ploszajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Nuclear fission and Fission-Product Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Debrecen, Hungary. pp.012079, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/436/1/012079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136207006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00853643v1</w:t>
+                <w:t xml:space="preserve">in2p3-00817057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The behaviour of constrained caloric curves as ultimate signature of a phase transition for hot nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ad.R. Raduta</w:t>
+                <w:t xml:space="preserve">Influence of neutron enrichment on compound system formation and decay in 78Kr+40Ca and 86Kr+48Ca reactions at 10 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Commara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ademard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Recent Trends in Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Barotiwala, India. pp.7-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4801667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00720759v1</w:t>
+                <w:t xml:space="preserve">in2p3-00807742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and post- scission particle emission in 3D Langevin calculations with various macroscopic potentials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Kmiecik</w:t>
+                <w:t xml:space="preserve">The behaviour of constrained caloric curves as ultimate signature of a phase transition for hot nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad.R. Raduta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136202002⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Antonio, Texas, United States. pp.012081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00919118v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long lifetime components in the decay of excited super-heavy nuclei</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">Pre- and post- scission particle emission in 3D Langevin calculations with various macroscopic potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N. Nadtochy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dasgupta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.D. Frankland</w:t>
+                <w:t xml:space="preserve">M. Kmiecik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Heavy Ion Accelerator Symposium for Fundamental and Applied Research (HIAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136302011⟩</w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.02002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136202002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00812697v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00919118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and comparison of the decay modes of the systems formed in the reactions $^{78}$Kr+$^{40}$Ca and $^{86}$Kr+$^{48}$Ca at 10 AMeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ademard</w:t>
+                <w:t xml:space="preserve">Nuclear symmetry energy in calcium-calcium collisions (INDRA-VAMOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Wigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boisjoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Compound Nuclear Reactions and Related Topics (CNR11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20122102003⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics - IWM2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Caen, France. pp.00015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20123100015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00625615v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00717124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric fission in 78Kr+40Ca reactions at 5.5 MeV/nucleon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decay modes of the systems formed in the reactions 78Kr+40Ca and 86Kr+48Ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Commara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ademard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Compound Nuclear Reactions and Related Topics (CNR11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20122102001⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics - IWM2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Caen, France. pp.00022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20123100022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00625611v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00717128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay modes of the systems formed in the reactions 78Kr+40Ca and 86Kr+48Ca</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric fission in 78Kr+40Ca reactions at 5.5 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ademard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics - IWM2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20123100022⟩</w:t>
+              <w:t xml:space="preserve">Third International Workshop on Compound Nuclear Reactions and Related Topics (CNR11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. pp.02001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20122102001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00717128v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00625611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear symmetry energy in calcium-calcium collisions (INDRA-VAMOS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Lemmon</w:t>
+                <w:t xml:space="preserve">Study and comparison of the decay modes of the systems formed in the reactions $^{78}$Kr+$^{40}$Ca and $^{86}$Kr+$^{48}$Ca at 10 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Commara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ademard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics - IWM2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20123100015⟩</w:t>
+              <w:t xml:space="preserve">Third International Workshop on Compound Nuclear Reactions and Related Topics (CNR11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Prague, Czech Republic. pp.02003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20122102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00717124v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00625615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results from INDRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics - IWM2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Caen, France. pp.00002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20123100002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00636423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing pre-formed alpha particles in the ground state of nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Lefebvre</w:t>
+                <w:t xml:space="preserve">Decay of excited nuclei produced in the 78;82Kr+40Ca reactions at 5.5 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ademard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gomez del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacommara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on "State of the Art in Nuclear Cluster Physics" (SOTANCP2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bruxelles, Belgium. pp.1038-1041, </w:t>
+              <w:t xml:space="preserve">5th International Conference FUSION11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint Malo, France. pp.10005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218301311019222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20111710005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00601930v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00634937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of excited nuclei produced in the 78;82Kr+40Ca reactions at 5.5 MeV/nucleon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">On the emission of heavy clusters from medium mass compound nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ademard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference FUSION11</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20111710005⟩</w:t>
+              <w:t xml:space="preserve">2nd Workshop on "State of the Art in Nuclear Cluster Physics" (SOTANCP2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bruxelles, Belgium. pp.1054-1057, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021830131101926X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00634937v1</w:t>
+                <w:t xml:space="preserve">in2p3-00601934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the emission of heavy clusters from medium mass compound nucleus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing pre-formed alpha particles in the ground state of nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Scarpaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on "State of the Art in Nuclear Cluster Physics" (SOTANCP2)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021830131101926X⟩</w:t>
+              <w:t xml:space="preserve">2nd Workshop on "State of the Art in Nuclear Cluster Physics" (SOTANCP2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bruxelles, Belgium. pp.1038-1041, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301311019222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00601934v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00601930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prominent role of the heaviest fragment in multifragmentation and phase transition for hot nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad. R. Raduta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nuclear Dynamics in Heavy-Ion Reactions and the Symmetry Energy (IWND2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Shanghai, China. pp.1523-1533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218301310015928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isospin diffusion in 58Ni-induced reactions at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on nuclear dynamics in heavy-ion reactions and the symmetry energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Shanghai, China. pp.1534, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S021830131001593X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00461302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Of The Neutron Richness On Binary Decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ademard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Compound Nuclear Reactions and Related Topics, CNR*09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.14002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20100214002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00462459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragmentation and phase transition for hot nuclei: recent progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Nucleus-Nucleus collisions (NN2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Beijing, China. pp.535c-539c, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2010.01.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2010.01.084⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00459378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the N/Z ratio on Disintegration Modes of Compound Nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.D. Frankland</w:t>
+                <w:t xml:space="preserve">Dynamical Signals in Fragmentation Reactions: Time Scale Determination from Three Fragments Correlations by Using the 4$\pi$ CHIMERA Multidetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auditore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION08: New Aspects of Heavy Ion Collisions Near the Coulomb Barrier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The IV Workshop on Particle Correlations and Femtoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Krakow, Poland. pp.1199-1207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00375772v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00384563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic dependence of the caloric curve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Barczyk</w:t>
+                <w:t xml:space="preserve">Influence of the neutron excess on binary decays in 78,82Kr+40Ca at 5.5 MeV/A reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ademard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nuclear Physics 30th Course - Heavy-Ion Collisions from the Coulomb Barrier to the Quark–Gluon Plasma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference Nuclear Structure and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dubna, Russia. pp.118-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00377878v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00632512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin effects in projectile-like dynamical fission for 112,124Sn+58,64Ni reactions at 35 AMeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Amorini</w:t>
+                <w:t xml:space="preserve">Isotopic dependence of the caloric curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Nuclear Fission-Product Spectroscopy (FISSION 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3258257⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Nuclear Physics 30th Course - Heavy-Ion Collisions from the Coulomb Barrier to the Quark–Gluon Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Erice, Italy. pp.407-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2008.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00432283v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00377878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the neutron excess on binary decays in 78,82Kr+40Ca at 5.5 MeV/A reactions</w:t>
+                <w:t xml:space="preserve">Influence of the N/Z ratio on Disintegration Modes of Compound Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gomez del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Commara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Nuclear Structure and Related Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUSION08: New Aspects of Heavy Ion Collisions Near the Coulomb Barrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Chicago, United States. pp.64-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3108862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00632512v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00375772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Signals in Fragmentation Reactions: Time Scale Determination from Three Fragments Correlations by Using the 4$\pi$ CHIMERA Multidetector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Isospin effects in projectile-like dynamical fission for 112,124Sn+58,64Ni reactions at 35 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Russotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piasecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amorini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IV Workshop on Particle Correlations and Femtoscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Nuclear Fission-Product Spectroscopy (FISSION 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Saint Paul lez Durance, France. pp.389-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3258257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00384563v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00432283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for long fission times of super-heavy elements with Z=114</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.D. Frankland</w:t>
+                <w:t xml:space="preserve">Isotopic temperatures and symmetry energy in spectator fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sfienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marchix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pârlog</w:t>
+                <w:t xml:space="preserve">S. Bianchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Physics of Unstable Nuclei (ISPUN07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Hoi An, Vietnam. pp.370-372</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Hoi An, Vietnam. pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00292302v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00293592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N/Z Dependence of Projectile Fragmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Barczyk</w:t>
+                <w:t xml:space="preserve">Search for long fission times of super-heavy elements with Z=114</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nuclear Dynamics in Heavy-Ion Reactions and Neutron Stars</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Symposium on Physics of Unstable Nuclei (ISPUN07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Hoi An, Vietnam. pp.370-372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00192683v1</w:t>
+                <w:t xml:space="preserve">in2p3-00292302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic temperatures and symmetry energy in spectator fragmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lukasik</w:t>
+                <w:t xml:space="preserve">N/Z Dependence of Projectile Fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Physics of Unstable Nuclei (ISPUN07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Nuclear Dynamics in Heavy-Ion Reactions and Neutron Stars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Beijing, China. pp.1838-1849, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301308010829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00293592v1</w:t>
+                <w:t xml:space="preserve">in2p3-00192683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of neutron enrichment on disintegration modes of compound nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25851,7251 +25851,7251 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshop on State of the Art in Nuclear Cluster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.2359 - 2362, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218301308011616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00311312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long fission times of super-heavy compound nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Compound-nuclear reactions and related topics - CNR 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Yosemite National Park, United States. pp.215-218, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2920734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00289020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gross Properties and Isotopic Phenomena in Spectator Fragmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.O. Bacri</w:t>
+                <w:t xml:space="preserve">A preliminary study on ternary fission in the $^{124}$Sn + $^{64}$Ni reaction at 35 MeV/A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piasecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Russotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Nucleus-Nucleus Collisions - (NN2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XLV International Winter Meeting on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Bormio, Italy. pp.243-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00144773v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00167695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass measurement and isoscaling in $^{124}$Sn+Sn and $^{107}$Sn+Sn reactions at 600 AMeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Trautmann</w:t>
+                <w:t xml:space="preserve">Decay of 1, 2 and 3-phonon states in $^{40}$Ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Scarpaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Frascaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV International Winter meeting on Nuclear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Collective Motion in Nuclei under Extreme Conditions - COMEX 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Sankt Goar, Germany. pp.106c-111c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.01.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00165267v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00153566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic effects in nuclear reactions at relativistic energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass measurement and isoscaling in $^{124}$Sn+Sn and $^{107}$Sn+Sn reactions at 600 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bianchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sfienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sfienti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Brzychczyk</w:t>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLV International Winter meeting on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2007, Bormio, Italy. pp.223-232</w:t>
+              <w:t xml:space="preserve">, Jan 2007, Bormio, Italy. pp.233-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00165102v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00165267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signals of dynamical multifragmentation as seen by CHIMERA detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Anzalone</w:t>
+                <w:t xml:space="preserve">Isotopic effects in nuclear reactions at relativistic energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sfienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bianchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Botvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brzychczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference - INPC2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.1-4</w:t>
+              <w:t xml:space="preserve">XLV International Winter meeting on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Bormio, Italy. pp.223-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00176634v1</w:t>
+                <w:t xml:space="preserve">in2p3-00165102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study on ternary fission in the $^{124}$Sn + $^{64}$Ni reaction at 35 MeV/A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Russotto</w:t>
+                <w:t xml:space="preserve">Gross Properties and Isotopic Phenomena in Spectator Fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sfienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV International Winter Meeting on Nuclear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International Conference on Nucleus-Nucleus Collisions - (NN2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Rio de Janeiro, Brazil. pp.627c-632c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.12.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00167695v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00144773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of 1, 2 and 3-phonon states in $^{40}$Ca</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">Signals of dynamical multifragmentation as seen by CHIMERA detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Russotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Collective Motion in Nuclei under Extreme Conditions - COMEX 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Nuclear Physics Conference - INPC2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.01.055⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00153566v1</w:t>
+                <w:t xml:space="preserve">in2p3-00176634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoscaling in Neck Fragmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Baran</w:t>
+                <w:t xml:space="preserve">Surveying spectator fragmentation at relativistic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sfienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Mazurian Lakes Conference on Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Piaski, Poland. pp.199-206</w:t>
+              <w:t xml:space="preserve">XLIV International Winter Meeting on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Bormio, Italy. pp.229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025322v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00087542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the quasi-projectile in $^{124}$Sn + $^{64}$Ni and $^{112}$Sn + $^{58}$Ni reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Galichet</w:t>
+                <w:t xml:space="preserve">Dynamical multi-break processes in the $^{124}$Sn + $^{64}$Ni system at 35 MeV/nucleon and CoMD-II calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auditore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.147-155</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.399-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00087563v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00087569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin Effects Studied with the CHIMERA Detector at 35 MeV/Nucleon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Planeta</w:t>
+                <w:t xml:space="preserve">Recent progress in studying dynamical fragment production with CHIMERA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Russotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auditore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Mazurian Lakes Conference on Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Piaski, Poland. pp.183-192</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025312v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00087497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in studying dynamical fragment production with CHIMERA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Dynamical fission in the Sn + Ni interaction at 35A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Russotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piasecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auditore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Workshop on Nuclear Physics "Marie and Pierre Curie" Nuclear Structure Physics and Low Energy Reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Kazimierz Dolny, Poland. pp.410-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301306004284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00087497v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical fission in the Sn + Ni interaction at 35A MeV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Piasecki</w:t>
+                <w:t xml:space="preserve">Isospin Effects Studied with the CHIMERA Detector at 35 MeV/Nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Planeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auditore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Workshop on Nuclear Physics "Marie and Pierre Curie" Nuclear Structure Physics and Low Energy Reactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIX Mazurian Lakes Conference on Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Piaski, Poland. pp.183-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025941v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical multi-break processes in the $^{124}$Sn + $^{64}$Ni system at 35 MeV/nucleon and CoMD-II calculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Papa</w:t>
+                <w:t xml:space="preserve">Isoscaling in Neck Fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auditore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.399-408</w:t>
+              <w:t xml:space="preserve">XXIX Mazurian Lakes Conference on Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Piaski, Poland. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00087569v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin effects in neutron-rich and neutron-poor Sn+Ni systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Planeta</w:t>
+                <w:t xml:space="preserve">Study of the quasi-projectile in $^{124}$Sn + $^{64}$Ni and $^{112}$Sn + $^{58}$Ni reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auditore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.183-190</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.147-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00087564v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00087563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\Delta$-scaling in spectator multifragmentation at relativistic energies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.O. Bacri</w:t>
+                <w:t xml:space="preserve">Isospin effects in neutron-rich and neutron-poor Sn+Ni systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Planeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auditore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IWM2005 International Workshop on Multifragmentation and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.287-293</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.183-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00115756v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00087564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lived Super-Heavy Elements Evidenced Through Fission Time Measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cohen</w:t>
+                <w:t xml:space="preserve">$\Delta$-scaling in spectator multifragmentation at relativistic energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sfienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION06: Reaction Mechanisms and Nuclear Structure at the Coulomb Barrier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The IWM2005 International Workshop on Multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.287-293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00116969v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00115756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveying spectator fragmentation at relativistic energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.O. Bacri</w:t>
+                <w:t xml:space="preserve">Long-lived Super-Heavy Elements Evidenced Through Fission Time Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIV International Winter Meeting on Nuclear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUSION06: Reaction Mechanisms and Nuclear Structure at the Coulomb Barrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Venice, Italy. pp.239-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2338384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00087542v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00116969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-independent tracking of criticality signals in nuclear multifragmentation data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mass and Isospin Effects in Multifragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sfienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase transitions in strongly interacting matter. 18th Nuclear Physics Division Conference of the EPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.014⟩</w:t>
+              <w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS Phase transitions in strongly interacting matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.83-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00113763v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between signals of the liquid-gas phase transition in nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS Europhysics Conference "Phase transitions in strongly interacting matter"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Prague, France. pp.73c-82c, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass and Isospin Dependence in Multifragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sfienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIII International Winter Meeting on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Bormio, Italy. pp.157-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass and Isospin Effects in Multifragmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-independent tracking of criticality signals in nuclear multifragmentation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS Phase transitions in strongly interacting matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.011⟩</w:t>
+              <w:t xml:space="preserve">Phase transitions in strongly interacting matter. 18th Nuclear Physics Division Conference of the EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.102c-105c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023921v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00113763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to calibrate the time scale of emission of intermediate mass fragments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Anzalone</w:t>
+                <w:t xml:space="preserve">Evidence of Z=120 compound nucleus formation from lifetime measurement in the $^{238}$U+Ni reaction at 6.62 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Nuclear Physics Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.192-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025961v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Z=120 compound nucleus formation from lifetime measurement in the $^{238}$U+Ni reaction at 6.62 MeV/nucleon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Volant</w:t>
+                <w:t xml:space="preserve">How to calibrate the time scale of emission of intermediate mass fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wilczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Nuclear Physics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Kazimierz, Poland. pp.353-357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301305003119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024003v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Yields of Fission Fragments from Transfer-Induced Fission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kelic</w:t>
+                <w:t xml:space="preserve">Dynamical and thermodynamical features in fragment production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMW2005 International Workshop on Multifragmentation anf Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025272v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00105485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical and thermodynamical features in fragment production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Colonna</w:t>
+                <w:t xml:space="preserve">Fragment-fragment correlation in the nuclear reaction $^{124}$Sn+$^{64}$Ni at 35A.MeV with CHIMERA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maiolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMW2005 International Workshop on Multifragmentation anf Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.1-12</w:t>
+              <w:t xml:space="preserve">XLIII International Winter Meeting on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bormio, Italy. pp.194-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00105485v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment-fragment correlation in the nuclear reaction $^{124}$Sn+$^{64}$Ni at 35A.MeV with CHIMERA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Anzalone</w:t>
+                <w:t xml:space="preserve">Isotopic Yields of Fission Fragments from Transfer-Induced Fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIII International Winter Meeting on Nuclear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cadarache, France. pp.263-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2137255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024453v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the multifragmentation of the Xe + Sn system from 25 up to 150 AMeV</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intranuclear cascade+percolation+evaporation model applied to the $^{12}$C+$^{197}$Au system at 1 GeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Turzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Begemann-Blaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions (NN2003) 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Moscow, Russia. pp.545-548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(04)90341-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023496v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDRA@GSI : collective flow from Fermi to relativistic energies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-independent tracking of critically signals in nuclear multifragmentation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.66-69</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, pp.46-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023485v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-independent tracking of critically signals in nuclear multifragmentation data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INDRA@GSI: collective flow in Au+Au collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heavy ion reaction from nuclear to quark matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Erice, Italy. pp.77-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2004.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023488v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDRA@GSI: collective flow in Au+Au collisions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the multifragmentation of the Xe + Sn system from 25 up to 150 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Escano-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heavy ion reaction from nuclear to quark matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.197-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021861v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranuclear cascade+percolation+evaporation model applied to the $^{12}$C+$^{197}$Au system at 1 GeV/nucleon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">INDRA@GSI : collective flow from Fermi to relativistic energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Begemann-Blaich</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions (NN2003) 8</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.66-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021660v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicity correlations in $^{12}$C + $^{197}$Au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Turzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Botvina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lukasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a 3-phonon state in $^{40}$Ca</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">Source shape determination with directional correlation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.253-262</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.178-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00022310v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodality in binary Au+Au collisions from 60 to 100MeV/u</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M-L. Begemann-Blaich</w:t>
+                <w:t xml:space="preserve">Search for a 3-phonon state in $^{40}$Ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Scarpaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Frascaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.149-164</w:t>
+              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.253-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00022316v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source shape determination with directional correlation functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
+                <w:t xml:space="preserve">Bimodality in binary Au+Au collisions from 60 to 100MeV/u</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-L. Begemann-Blaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.178-187</w:t>
+              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00022308v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse velocity scaling in Au+Au midrapidity emissions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Study of isospin equilibration using Ni+Ni and Ni+Au peripheral collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lanzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Berkeley, United States. pp.711-715</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.209-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013651v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Probing the nuclear liquid-gas phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bini</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.176-180</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013661v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AU+AU collisions at 40-150 mev/nucleon : from peripheral to central</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">Universal fluctuations: a new approach to the study of phase transitions in intermediate energy heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.75-79</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011904v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear multifragmentation and the onset of radial flow: a study of Au+Au collisions between 40 and 100 MeV/A</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M-L. Begemann-Blaich</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference: Nuclear Physics in the 21st Century INPC 2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.217-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011888v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Phase transition in a large range of heavy excited nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.192-196</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bormio, Italy. pp.144-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013662v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can be learned from central collisions around the Fermi energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bocage</w:t>
+                <w:t xml:space="preserve">Fragment production in central heavy-ion collisions: reconciling the dominance of dynamics with observed phase transition signals through universal fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.188-197</w:t>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.175-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011533v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of isospin equilibration using Ni+Ni and Ni+Au peripheral collisions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">What can be learned from central collisions around the Fermi energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.144-148</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.188-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013659v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment production in central heavy-ion collisions: reconciling the dominance of dynamics with observed phase transition signals through universal fluctuations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ono</w:t>
+                <w:t xml:space="preserve">Study of isospin equilibration using Ni+Ni and Ni+Au peripheral collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lanzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.175-188</w:t>
+              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.144-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011353v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">AU+AU collisions at 40-150 mev/nucleon : from peripheral to central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.198-208</w:t>
+              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.75-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011249v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear fission time measurements as a function of excitation energy - A crystal blocking experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cohen</w:t>
+                <w:t xml:space="preserve">Nuclear multifragmentation and the onset of radial flow: a study of Au+Au collisions between 40 and 100 MeV/A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch-O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-L. Begemann-Blaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Conference on Atomic Collisions in Solids ICAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)00915-1⟩</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference: Nuclear Physics in the 21st Century INPC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Berkeley, United States. pp.716-720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1470022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012224v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and thermodynamics of phase transition in hot nuclei</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics IWM2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Catania, Italy. pp.11-20</w:t>
+              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.192-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011939v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of isospin equilibration using Ni+Ni and Ni+Au peripheral collisions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Transverse velocity scaling in Au+Au midrapidity emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.209-216</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Berkeley, United States. pp.711-715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011535v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition in a large range of heavy excited nuclei</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Bormio, Italy. pp.144-152</w:t>
+              <w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.176-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011531v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the nuclear liquid-gas phase transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Borderie</w:t>
+                <w:t xml:space="preserve">Nuclear fission time measurements as a function of excitation energy - A crystal blocking experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basnary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM 2001</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIX International Conference on Atomic Collisions in Solids ICAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Paris, France. pp.852-859, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(02)00915-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013652v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal fluctuations: a new approach to the study of phase transitions in intermediate energy heavy ion collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mignon</w:t>
+                <w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anazalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.84-90</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.198-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012233v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Dynamics and thermodynamics of phase transition in hot nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.217-223</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics IWM2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Catania, Italy. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011248v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence for spinodal decomposition in multifragmentation of heavy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bologna 2000 Nuclear Structure of the Nucleus at the Dawn of the Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.313-316</w:t>
+              <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.321-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011691v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition in Xe+SN central events between 32 and 50 A.MEV</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">The onset of mid-velocity emissions in symmetric heavy ion reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Plagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.221-226</w:t>
+              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.309-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011165v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The onset of mid-velocity emissions in symmetric heavy ion reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.F. Rivet</w:t>
+                <w:t xml:space="preserve">Light charged particle and fragment production mechanisms in nuclear collisions in the Fermi energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch-O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.309-312</w:t>
+              <w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.169-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011152v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light charged particle and fragment production mechanisms in nuclear collisions in the Fermi energy range</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Experimental signatures of non spherical single sources produced in central Xe+Sn collisions at 32 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Botvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ch-O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.169-182</w:t>
+              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.84-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009933v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental signatures of non spherical single sources produced in central Xe+Sn collisions at 32 MeV/nucleon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 39</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.84-102</w:t>
+              <w:t xml:space="preserve">Bologna 2000 Nuclear Structure of the Nucleus at the Dawn of the Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.313-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009932v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for spinodal decomposition in multifragmentation of heavy systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Phase transition in Xe+SN central events between 32 and 50 A.MEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chomaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tabacaru</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.321-325</w:t>
+              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010911v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and non-statistical break-up of the Quasi Projectile in heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33104,5045 +33104,5045 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.140-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragmentation and radial flow in Au+Au central collisions between 40 and 100 A.MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Plagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch-O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-L. Begemann-Blaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.160-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni+Ni collisions at 32 MeV/u: experimental insight with the INDRA multidetector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Laville</w:t>
+                <w:t xml:space="preserve">Spectator fragmentation induced by relativistic $^{12}$C projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Turzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch-O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-L. Begemann-Blaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.363-366</w:t>
+              <w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.152-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011166v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectator fragmentation induced by relativistic $^{12}$C projectiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Some gross features of non-central heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lukasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S Botvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.152-159</w:t>
+              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.278-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009934v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some gross features of non-central heavy ion collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
+                <w:t xml:space="preserve">Ni+Ni collisions at 32 MeV/u: experimental insight with the INDRA multidetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Maskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lautesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desesquelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gerlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.278-286</w:t>
+              <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Bologna, Italy. pp.363-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013555v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragmentation and spinodal decomposition of finite nuclear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pârlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Rab, Croatia. pp.331-336</w:t>
+              <w:t xml:space="preserve">International Conference on Clustering Aspects of Nuclear Structure and Dynamics 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Il De Rab, Croatia. pp.331-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00379216v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin of intermediate mass fragment produced in peripheral mid-peripheral and central collision from the $^{58}$Ni+$^{58}$Ni reaction at 32A 52A and 74A MeV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gingras</w:t>
+                <w:t xml:space="preserve">Charge correlations in multifragmentation as a signature of spinodal instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tabacaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Beaulieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Z.Y. He</w:t>
+                <w:t xml:space="preserve">J-D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008290v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation energy of the fragments produced in central collisions of Xe + Sn at intermediate energies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Role of nucleon-nucleon collisions in the Ar+Ni reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.443-456</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.499-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005326v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge correlations in multifragmentation of a heavy system and spinodal instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tabacaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nucleon-nucleon collisions in the Ar+Ni reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">Isospin of intermediate mass fragment produced in peripheral mid-peripheral and central collision from the $^{58}$Ni+$^{58}$Ni reaction at 32A 52A and 74A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gingras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.499-507</w:t>
+              <w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007917v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge correlations in multifragmentation as a signature of spinodal instabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ph. Chomaz</w:t>
+                <w:t xml:space="preserve">Excitation energy of the fragments produced in central collisions of Xe + Sn at intermediate energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.443-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008289v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of hot nuclei studied with INDRA</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multifragmentation and spinodal decomposition of finite nuclear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pârlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Techniques and Selected Applications of Nuclear Physics Nato Advanced Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Krzyze, Poland. pp.21-31</w:t>
+              <w:t xml:space="preserve">7th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Rab, Croatia. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007728v1</w:t>
+                <w:t xml:space="preserve">in2p3-00379216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical and statistical emission of light charged particles in $^{36}$Ar + $^{58}$Ni induced reactions between 32 and 95 AMeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Dayras</w:t>
+                <w:t xml:space="preserve">Influence of fission barriers on scission times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basnary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.587-599</w:t>
+              <w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005327v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fission barriers on scission times</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cohen</w:t>
+                <w:t xml:space="preserve">The physics of hot nuclei studied with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop on Techniques and Selected Applications of Nuclear Physics Nato Advanced Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Krzyze, Poland. pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008282v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical features in nucleus-nucleus collisions studied with INDRA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Lautesse</w:t>
+                <w:t xml:space="preserve">Dynamical and statistical emission of light charged particles in $^{36}$Ar + $^{58}$Ni induced reactions between 32 and 95 AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huerstel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics at Bucarest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.224-232</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.587-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007730v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical features of nuclear sources studied with INDRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamical features in nucleus-nucleus collisions studied with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ph. Chomaz</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lautesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics at Bucarest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.233-241</w:t>
+              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.224-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007731v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thermodynamical features of nuclear sources studied with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Bellaize</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.509-516</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics at Bucarest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.233-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007918v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation and spinodal decomposition of finite nuclear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Pârlog</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Clustering Aspects of Nuclear Structure and Dynamics 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Il De Rab, Croatia. pp.331-349</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.509-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007729v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependence of the multifragmentation process in 50 A MeV Xe + Sn reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Le Neindre</w:t>
+                <w:t xml:space="preserve">Dynamical effects and time scale in fission processes in nuclear collisions in the Fermi energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations, Hirschegg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.24-35</w:t>
+              <w:t xml:space="preserve">International Workshop on Nuclear Reaction and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Lanzhou, China. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003593v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of small flows in heavy ion collisions around the balance energy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Dynamical effects in nuclear collisions in the Fermi energy range : the case of heavy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ch. Bacri</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.216-229</w:t>
+              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.241-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023124v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragmentation of heavy systems around the Fermi energy : compression radial expansion and volume instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pârlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations, Hirschegg 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.293-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular momentum transfer in the Xe + Sn reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Genouin-Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.230-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in nuclear collisions in the Fermi energy range : the case of heavy systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Measurement of small flows in heavy ion collisions around the balance energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.241-256</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.216-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002509v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk instabilities and multifragmentation in very heavy systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Time dependence of the multifragmentation process in 50 A MeV Xe + Sn reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W A. Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GANIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Seignosse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations, Hirschegg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.24-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003911v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragmentation in heavy ion reactions: dynamical effects and thermalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Plagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Nuclear Matter in Different Phases and Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Les Houches, France. pp.435-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects and time scale in fission processes in nuclear collisions in the Fermi energy range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bulk instabilities and multifragmentation in very heavy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nuclear Reaction and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Lanzhou, China. pp.1-22</w:t>
+              <w:t xml:space="preserve">Colloque GANIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003213v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-projectile and mid-rapidity characteristics in the $^{36}$Ar+$^{58}$Ni reaction at 95A MeV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Space time characterization of nuclear matter in fragmentation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.381-394</w:t>
+              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.307-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002937v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical effects in peripheral and semi-central collisions at intermediate energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Comparison between data measured by INDRA and the prediction of the BNV transport model for $^{36}$Ar +$ ^{58}$Ni reaction at 95 A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.289-296</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on nuclear Physics 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.410-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002935v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caloric curves of hot nuclei formed in reactions induced by 50 MeV/u Xe and 52-95 MeV/u Ar projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.G. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siwekl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Nuclear Physics 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Oaxtepec, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between data measured by INDRA and the prediction of the BNV transport model for $^{36}$Ar +$ ^{58}$Ni reaction at 95 A MeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical effects in peripheral and semi-central collisions at intermediate energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on nuclear Physics 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.410-424</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Bormio, Italy. pp.289-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003253v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and kinematical properties of mid-rapidity emissions in Ar+Ni collisions from 52 to 95 A.MeV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
+                <w:t xml:space="preserve">Quasi-projectile and mid-rapidity characteristics in the $^{36}$Ar+$^{58}$Ni reaction at 95A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.395-409</w:t>
+              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.381-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003707v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space time characterization of nuclear matter in fragmentation processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Chemical and kinematical properties of mid-rapidity emissions in Ar+Ni collisions from 52 to 95 A.MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assenard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.307-318</w:t>
+              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.395-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003706v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of single-source multifragmentation events for collisions of $^{155}$Gd+$^{238}$U at 36 MeV/u studied with INDRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multifragmentation of heavy systems: characteristics and scaling laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.F. Lecolley</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Squalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.323-342</w:t>
+              <w:t xml:space="preserve">, 1997, Bormio, Italy. pp.225-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023110v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fragment partitions in the 32 to 95 AMeV $^{36}$Ar+$^{58}$Ni reactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thermodynamical equilibrium for nuclear matter produced in heavy ion collisions around 100 AMeV?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Dore</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.309-322</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Varenna, Italy. pp.239-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009645v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature measurements from relative populations of excited states with INDRA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eudes</w:t>
+                <w:t xml:space="preserve">Multi-fragment partitions in the 32 to 95 AMeV $^{36}$Ar+$^{58}$Ni reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.465-478</w:t>
+              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.309-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002410v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical equilibrium for nuclear matter produced in heavy ion collisions around 100 AMeV?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temperature measurements from relative populations of excited states with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Assenard</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Varenna, Italy. pp.239-248</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.465-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003708v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifragmentation of heavy systems: characteristics and scaling laws</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Selection of single-source multifragmentation events for collisions of $^{155}$Gd+$^{238}$U at 36 MeV/u studied with INDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Squalli</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lecolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Bormio, Italy. pp.225-250</w:t>
+              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.323-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005161v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible scenario for the time dependence of the multifragmentation process in Xe+Sn collisions (an explanation of the 3He puzzle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apparent temperatures in hot quasi-projectiles and the caloric curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bougault</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.G. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siwek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.251-275</w:t>
+              <w:t xml:space="preserve">Winter Workshop on Nuclear Dynamics Marathon 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, The Keys, United States. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023111v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent temperatures in hot quasi-projectiles and the caloric curve</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A possible scenario for the time dependence of the multifragmentation process in Xe+Sn collisions (an explanation of the 3He puzzle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.A. Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Siwek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Workshop on Nuclear Dynamics Marathon 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, The Keys, United States. pp.25</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.251-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007484v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for dynamical effects in the multifragmentation process at intermediate energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Bormio, Italy. pp.323-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for coulomb-induced multifragmentation in the reaction Gd+U at 36 MeV/u</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Squalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Bormio, Italy. pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38152,91 +38152,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isospin influence on the decay modes of systems produced in the 78,86Kr+40,48Ca reactions at 10AMeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gnoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gnoffo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Pirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. La Commara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38255,591 +38255,591 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Hohenroda, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01160803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear multifragmentation time scale and fluctuations of the largest fragment size</w:t>
+                <w:t xml:space="preserve">Pseudo-critical clusterization in nuclear multifragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego D. Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Botet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ploszajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference - INPC2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Nuclear Physics Conference (INPC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Firenze, Italy. 66, pp.03035, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20146603035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00827959v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00853654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-critical clusterization in nuclear multifragmentation</w:t>
+                <w:t xml:space="preserve">Nuclear multifragmentation time scale and fluctuations of the largest fragment size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego D. Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Botet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ploszajczak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Nuclear Physics Conference (INPC 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Nuclear Physics Conference - INPC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Firenze, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00853654v1</w:t>
+                <w:t xml:space="preserve">in2p3-00827959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Critical behavior of nuclear multifragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego D. Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ploszajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00726051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISODEC Experiment: study and comparison of the decay mode of 78Kr+ 40Ca and 86Kr+48Ca systems at 10 AMeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ademard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auditore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference FUSION11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint Malo, France. 17, pp.16010, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20111716010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00590691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N/Z influence on disintegration modes of compound nuclei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38861,88 +38861,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gomez del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. La Commara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vigilante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Zakopane, Poland. 40, pp.577-580, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00329356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38952,91 +38952,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Modern C++ and Software Development Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-05305314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39046,855 +39046,855 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential fission of highly excited compound nuclei in a 4D Langevin approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego D. Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. N. Nadtochy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01654536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a Novel Reaction Mechanism of a Prompt Shock-Induced Fission Following the Fusion of $^{78}$Kr and $^{40}$Ca Nuclei at E/A =10 MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Henry</w:t>
+                <w:t xml:space="preserve">J. Toke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Toke</w:t>
+                <w:t xml:space="preserve">S. Nyibule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nyibule</w:t>
+                <w:t xml:space="preserve">M. Quinlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Quinlan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. U. Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00979833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing a phase transition with fluctuations of the largest fragment size: Statistical multifragmentation models and the ALADIN S254 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00464175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifragmentation and phase transition for hot nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gulminelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic Effects in Nuclear Reactions at Relativistic Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sfienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bianchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Botvina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brzychczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00151748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of excitation energy and spin from light charged particles multiplicities in heavy-ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Steckmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Sosin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Grotowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of nuclear stopping in central symmetric nuclear collisions at intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Escano-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Begemann-Blaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39904,239 +39904,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research at GANIL - A Compilation 1998-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rothard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Bex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GANIL. 2002, pp.1-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00383881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact parameter and source selected correlation functions with a 4(pi) multidetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gouiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reposeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gouiro</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40146,279 +40146,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de systemes tres lourds observes avec INDRA : premiere mise en evidence d'un effet de volume dans le processus de multifragmentation nucleaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude de systèmes très lourds observés avec INDRA: première mise en évidence d'un effet de volume dans le processus de multifragmentation nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nuclear Experiment [nucl-ex]. Université Paris Sud - Paris XI, 1998. English. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId836" w:history="1">
+              <w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université Paris Sud - Paris XI, 1998. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003878v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00204534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de systèmes très lourds observés avec INDRA: première mise en évidence d'un effet de volume dans le processus de multifragmentation nucléaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude de systemes tres lourds observes avec INDRA : premiere mise en evidence d'un effet de volume dans le processus de multifragmentation nucleaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université Paris Sud - Paris XI, 1998. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Experiment [nucl-ex]. Université Paris Sud - Paris XI, 1998. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-00204534v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected aspects of central heavy-ion collisions around Fermi energies studied over 25 years with INDRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nuclear Experiment [nucl-ex]. Université Caen Normandie, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03064998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId839"/>
+      <w:footerReference w:type="default" r:id="rId838"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -40486,51 +40486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96E07A25"/>
+    <w:nsid w:val="7D60F21A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -40717,51 +40717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-frankland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4907-5041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851007v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciampi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gulminelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139815" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bougault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fable" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7ycv-sqs1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309421v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Borderie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.064605" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03832816v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03586317v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisjoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024605" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Schmidt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jhingan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.126.132502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bougault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad Chbihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fable" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Frankland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13081406" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02997595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frankland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.034609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piantelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ono" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poggi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastore" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.014603" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camaiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.014605" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Pais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gulminelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Provid&#234;ncia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.012701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.034609" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/aba561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ab56ba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.034613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00109-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.044607" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frosin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.064622" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2018.12.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boiano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.03.082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.092503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dell'Aquila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lombardo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigilante" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausanio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.09.046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rivet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.041" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vient" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12531-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manduci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legou&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.044611" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.044612" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719992v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024612" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.05.040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348951v4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.11.062" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ottanelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.01.048" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01345974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Rivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044611" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zheng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.02.063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russotto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acosta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auditore" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.014610" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kordyasz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15015-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867220v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Gruyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ademard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.064606" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14047-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.064602" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870587v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colonna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.034608" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01211434v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.069903" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ademard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14086-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St-Onge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wallace" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.034618" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875063v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14033-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778551v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Maurenzig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054607" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737435v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ploszajczak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.172701" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad. R. Raduta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.05.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868032v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.064607" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682825v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brzychczyk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leifels" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trautmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.07.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660911v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Fr&#233;geau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morjean" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.122701" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00704236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amorini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014610" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680282v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ogul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Botvina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Atav" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buyukcizmeci" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Mishustin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.019903" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00736381v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon-Moisan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galichet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Rivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044617" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N Mishustin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.024608" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wieleczko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez del Campo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La Commara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054619" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.232701" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berceanu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494236v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasecki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.064605" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454499v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad.R. Raduta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.142701" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486095v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scarpaci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.031301" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00367337v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sfienti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Bacri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barczyk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.152701" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347268v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.064614" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345772v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rivet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.072701" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419739v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hartnack" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F. J. Mueller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044615" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335974v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.11.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310864v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;riault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.07.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291789v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.06.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL0F37Q3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289928v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charvet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laget" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.072701" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00186887v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwarz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellaize" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.081" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00163598v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.071" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277843v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Steckmeyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.07.007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00213448v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planeta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.014610" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129131v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00134-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171092v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.08.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084674v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zbiri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reisdorf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.034612" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169801v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.054616" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025576v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.08.008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141549v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escano-Rodriguez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008225v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T&#227;b&#227;caru" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.08.019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120768v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.242502" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122885v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Begemann-Blaich" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bittiger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.25.2006.2-4.11" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00072508v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lautesse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10272-2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023963v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Maskay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerlic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034602" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024320v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.064604" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023603v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.162701" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024252v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilczynski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.044602" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023886v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gingras" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larochelle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.014610" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024224v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Scarpaci" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.03.047" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80LD0JMS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004379v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10106-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008456v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanzalone" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.08.119" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001474v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034607" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023600v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.12.076" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014266v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turzo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10217-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020085v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Toneev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.01.133" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013703v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00811-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013805v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hudan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064613" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10047-9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCR8CXPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013709v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trzcinski" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F.J. Mueller" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zwieglinski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00623-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3Z3TV76-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013737v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064603" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011775v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.014603" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011004v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Rivet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01712-0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013647v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.064606" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013665v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00988-0" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012206v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genouin-Duhamel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.O. Bacri" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01321-5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRW9X96X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019578v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01710-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009773v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Squalli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00606-0" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009778v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dore" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.034612" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008331v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3514" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009766v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00607-2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011614v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00558-3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75WCVS3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008144v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pawlowski" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500070022" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDGJMDPM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006315v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Charvet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01007-8" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005276v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(99)00831-1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007851v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocage" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louvel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. O. Bacri" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00193-7" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6Z18MV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005978v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00861-3" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1F61GWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003952v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00402-9" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009760v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desesquelles" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeyer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.024614" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003598v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.61.014606" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003133v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assenard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500050334" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-551473SX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009643v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouatizerga" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003421v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00604-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003408v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B. Natowitz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000038v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F. Rivet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O. Bacri" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00525-5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86F3CFC34E07654822D5F2EE42B7B5315DBD6328/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003454v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892963v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buccola" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1561/1/012003" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892961v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1561/1/012010" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966568v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2020-20010-y" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409896v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mantovani" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201922301037" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393386v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19075-0" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409859v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alba" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19104-0" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792301v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trimarchi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirrone" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Politi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gnoffo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.11.189" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116485v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Camaiani G. Casini" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18172-x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116484v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18174-8" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116521v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18167-7" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116486v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18171-y" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584705v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/863/1/012062" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058484v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wieleczko" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16403-x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058448v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gruyer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Frankland" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16395-5" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01316703v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611708012" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058544v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16383-9" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01382794v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Frankland" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16382-x" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554886v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Wieleczko" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16366-x" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357772v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612213001" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058512v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ad&#233;mard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16377-7" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01265779v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edelbruck" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/01/C01064" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990553v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henri" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16386-6" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985888v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800005" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168700v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800009" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168776v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800029" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168867v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201588010013" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198980v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Politi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pirrone" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Commara" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico De Filippo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030082" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226430v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932301" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984637v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158801006" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171365v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morelli" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Agostino" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.127.1548" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244209v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00997637v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020052" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966449v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603052" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858770v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146611006" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01073127v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00860105v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603070" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927449v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985890v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954513v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.425" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026216v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/515/1/012018" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807742v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801667" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817057v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012079" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00736313v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moisan" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012099" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00832311v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853643v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207006" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720759v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012081" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919118v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazurek" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Nadtochy" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wasiak" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kmiecik" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136202002" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00812697v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dasgupta" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136302011" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00625615v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122102003" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00625611v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122102001" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00717128v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100022" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00717124v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Wigg" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemmon" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100015" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636423v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100002" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601930v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019222" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00634937v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacommara" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111710005" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601934v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021830131101926X" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461309v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301310015928" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461302v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021830131001593X" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462459v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100214002" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459378v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.01.084" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7T9746V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00375772v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3108862" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377878v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2008.12.006" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432283v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3258257" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632512v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00384563v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292302v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchix" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192683v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308010829" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00293592v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Napoli" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311312v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011616" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289020v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Charvet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2920734" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00144773v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.12.074" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00165267v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00165102v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176634v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00167695v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agodi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153566v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.055" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7ZDRPFW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025322v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087563v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025312v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087497v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025941v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301306004284" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087569v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087564v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00115756v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116969v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338384" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087542v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113763v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.014" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003474v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.010" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024441v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023921v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.011" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025961v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301305003119" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024003v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Charvet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025272v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kelic" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137255" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00105485v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024453v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maiolino" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023496v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023485v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023488v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021861v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2004.02.013" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56MZLP6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021660v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(04)90341-7" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023487v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022310v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022316v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022308v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013651v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013661v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011904v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011888v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch-O. Bacri" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1470022" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013662v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011533v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013659v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011353v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011249v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anazalone" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012224v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basnary" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)00915-1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011939v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011535v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011531v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013652v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012233v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011248v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011691v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011165v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chomaz" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011152v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009933v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009932v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010911v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chomaz" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009936v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011645v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011166v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009934v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013555v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Botvina" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379216v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008290v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaulieu" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagne" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. He" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005326v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007770v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007917v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008289v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Frankland" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007728v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bacri" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005327v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerstel" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Charvet" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008282v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007730v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007731v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007918v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007729v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003593v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A. Friedman" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023124v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002507v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002510v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002509v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003911v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Frankland" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002362v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003213v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002937v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002935v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirel" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007727v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwekl" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003253v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003707v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003706v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nguyen" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023110v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009645v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002410v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003708v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005161v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023111v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Friedman" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007484v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwek" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023109v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007863v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01160803v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827959v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853654v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603035" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726051v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590691v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111716010" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329356v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05305314v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01654536v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Nadtochy" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00979833v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toke" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nyibule" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinlan" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. U. Schroder" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464175v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pietrzak" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461741v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00151748v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024564v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sosin" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grotowski" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023856v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00383881v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bex" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007496v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouiro" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003878v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204534v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03064998v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-frankland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4907-5041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015296v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bougault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fable" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7ycv-sqs1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851007v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciampi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gulminelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139815" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309421v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Borderie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.064605" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03832816v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03586317v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisjoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024605" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camaiani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piantelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ono" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.014605" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bougault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad Chbihi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fable" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John David Frankland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13081406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jhingan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.126.132502" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02997595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frankland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.034609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poggi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.014603" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.064622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/ab56ba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.034609" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Pais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gulminelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Provid&#234;ncia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/aba561" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.012701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.034613" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00109-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frosin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.044607" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.092503" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2018.12.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boiano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.03.082" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.05.040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vient" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Augey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dell'Aquila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12531-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903455v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manduci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legou&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.044611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703925v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.041" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lombardo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigilante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausanio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.09.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.044612" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024612" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582794v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ottanelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.01.048" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348951v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.11.062" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01345974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Rivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044611" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zheng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.02.063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kordyasz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15015-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110422v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russotto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acosta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auditore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.014610" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867220v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Gruyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ademard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.064606" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St-Onge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wallace" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.034618" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ademard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14033-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14086-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870587v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colonna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.034608" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01211434v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.069903" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14047-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.064602" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Maurenzig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.064607" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737435v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ploszajczak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.172701" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad. R. Raduta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.05.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054607" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660911v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Fr&#233;geau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.122701" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00682825v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brzychczyk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leifels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trautmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adrich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.07.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00704236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amorini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014610" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680282v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ogul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Botvina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Atav" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buyukcizmeci" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Mishustin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.019903" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00736381v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon-Moisan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galichet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Rivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044617" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575035v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N Mishustin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.024608" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wieleczko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez del Campo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La Commara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.054619" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486095v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scarpaci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fallot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.031301" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.232701" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560901v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berceanu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piasecki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.064605" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454499v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad.R. Raduta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.142701" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00419739v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hartnack" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F. J. Mueller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044615" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345772v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rivet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.072701" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347268v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.064614" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00367337v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sfienti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Bacri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barczyk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.152701" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335974v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.11.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289928v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charvet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L'Hoir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.072701" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00186887v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwarz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellaize" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.081" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310864v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;riault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.07.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291789v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.06.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL0F37Q3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00163598v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.01.071" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00213448v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planeta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.014610" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277843v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Steckmeyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.07.007" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171092v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.08.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084674v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zbiri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reisdorf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.034612" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129131v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00134-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169801v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.054616" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00072508v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lautesse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10272-2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141549v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escano-Rodriguez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025576v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.08.008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008225v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T&#227;b&#227;caru" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.08.019" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120768v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.242502" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122885v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Begemann-Blaich" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bittiger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.25.2006.2-4.11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023600v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.12.076" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024224v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Scarpaci" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.03.047" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80LD0JMS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023886v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gingras" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larochelle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.014610" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023603v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.162701" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024252v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilczynski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.044602" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023963v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Maskay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerlic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034602" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024320v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.064604" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004379v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10106-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008456v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanzalone" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.08.119" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001474v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034607" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014266v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turzo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10217-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020085v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Toneev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.01.133" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013703v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00811-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013805v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hudan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064613" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10047-9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCR8CXPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013709v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trzcinski" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F.J. Mueller" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zwieglinski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00623-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3Z3TV76-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013737v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064603" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019578v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Rivet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01710-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013647v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.064606" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013665v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00988-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011775v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.014603" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011004v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01712-0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012206v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genouin-Duhamel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.O. Bacri" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01321-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRW9X96X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009766v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00607-2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011614v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00558-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75WCVS3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009773v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Squalli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00606-0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009778v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dore" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrain" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.034612" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008331v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3514" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006315v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Charvet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01007-8" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008144v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pawlowski" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500070022" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDGJMDPM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007851v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocage" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louvel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. O. Bacri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00193-7" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6Z18MV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005276v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(99)00831-1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003952v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00402-9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005978v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourio" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00861-3" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1F61GWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003598v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.61.014606" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009760v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desesquelles" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeyer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.024614" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009643v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouatizerga" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003133v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assenard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500050334" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-551473SX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003408v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B. Natowitz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003421v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00604-2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000038v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F. Rivet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O. Bacri" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00525-5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86F3CFC34E07654822D5F2EE42B7B5315DBD6328/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003454v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892963v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buccola" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1561/1/012003" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892961v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1561/1/012010" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966568v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2020-20010-y" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409896v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mantovani" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201922301037" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393386v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19075-0" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409859v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alba" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19104-0" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116485v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18172-x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792301v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trimarchi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirrone" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Politi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gnoffo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.11.189" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116484v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18174-8" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116521v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18167-7" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116486v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2018-18171-y" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584705v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/863/1/012062" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058544v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16383-9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01382794v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Frankland" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16382-x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554886v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Wieleczko" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16366-x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01316703v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611708012" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058484v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wieleczko" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16403-x" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058448v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gruyer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Frankland" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16395-5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357772v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612213001" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058512v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ad&#233;mard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16377-7" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01265779v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edelbruck" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/01/C01064" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990553v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henri" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16386-6" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00997637v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020052" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226430v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932301" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984637v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158801006" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171365v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morelli" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Agostino" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.127.1548" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198980v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Politi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pirrone" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Commara" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico De Filippo" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030082" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168867v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201588010013" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168700v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800009" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168776v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800029" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985888v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800005" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244209v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00860105v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603070" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01073127v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966449v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603052" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858770v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146611006" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00927449v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026216v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/515/1/012018" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954513v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.425" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985890v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00812697v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dasgupta" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouart" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136302011" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00832311v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853643v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136207006" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00736313v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moisan" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012099" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00817057v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/436/1/012079" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807742v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801667" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720759v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012081" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919118v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazurek" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Nadtochy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wasiak" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kmiecik" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136202002" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00717124v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Wigg" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemmon" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100015" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00717128v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100022" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00625611v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122102001" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00625615v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20122102003" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636423v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100002" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00634937v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacommara" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111710005" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601934v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021830131101926X" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00601930v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311019222" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461309v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301310015928" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461302v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021830131001593X" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462459v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100214002" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459378v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.01.084" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7T9746V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00384563v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632512v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377878v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2008.12.006" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00375772v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3108862" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432283v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3258257" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00293592v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Napoli" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292302v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchix" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192683v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308010829" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311312v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011616" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00289020v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Charvet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2920734" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00167695v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agodi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00153566v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.055" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7ZDRPFW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00165267v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00165102v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00144773v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.12.074" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176634v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087542v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087569v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087497v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025941v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301306004284" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025312v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025322v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087563v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087564v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00115756v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00116969v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338384" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023921v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.011" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003474v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.010" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024441v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113763v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.014" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024003v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Charvet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025961v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301305003119" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00105485v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024453v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maiolino" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025272v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kelic" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137255" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021660v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(04)90341-7" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023488v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021861v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2004.02.013" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56MZLP6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023496v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023485v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023487v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022308v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022310v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022316v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011535v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013652v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012233v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011248v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011531v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011353v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011533v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013659v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011904v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011888v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch-O. Bacri" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1470022" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013662v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013651v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013661v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012224v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barru&#233;" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basnary" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)00915-1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011249v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anazalone" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011939v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010911v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chomaz" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011152v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009933v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009932v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011691v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011165v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chomaz" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009936v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011645v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009934v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013555v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Botvina" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011166v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007729v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bacri" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008289v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Frankland" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007917v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007770v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008290v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaulieu" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagne" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. He" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005326v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379216v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008282v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007728v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005327v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerstel" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Charvet" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007730v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007731v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007918v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003213v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002509v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002507v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002510v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023124v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003593v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A. Friedman" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002362v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003911v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Frankland" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003706v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Nguyen" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003253v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007727v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwekl" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002935v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirel" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002937v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003707v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005161v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003708v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009645v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002410v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023110v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007484v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwek" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023111v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Friedman" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023109v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007863v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01160803v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853654v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603035" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827959v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726051v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590691v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111716010" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329356v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05305314v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01654536v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Nadtochy" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00979833v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toke" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nyibule" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quinlan" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. U. Schroder" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464175v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pietrzak" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461741v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00151748v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024564v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sosin" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grotowski" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023856v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00383881v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bex" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007496v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouiro" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204534v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003878v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03064998v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>