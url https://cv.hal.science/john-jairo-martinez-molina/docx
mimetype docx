--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -897,252 +897,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterioration estimation for predicting and controlling RUL of a friction drive system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
+                <w:t xml:space="preserve">Interpolation of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Milanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.10.013⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (December), pp.109963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969131v1</w:t>
+                <w:t xml:space="preserve">hal-03196373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vicente Milanes</w:t>
+                <w:t xml:space="preserve">Deterioration estimation for predicting and controlling RUL of a friction drive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 134 (December), pp.109963. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.97-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03196373v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain-Scheduled Steering Control for Autonomous Vehicles</w:t>
               </w:r>
@@ -4006,507 +4006,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection précoce de défauts dans les moteurs asynchrones par analyse spectrale de leurs courants statoriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tire-road model for fast grip potential estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenny Réthoré</w:t>
+                <w:t xml:space="preserve">Maxime Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Granjon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Roffet</w:t>
+                <w:t xml:space="preserve">Vincent Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 - 3ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique - SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">ICMCE 2025 - 13th International Conference on Mechatronics and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249699v1</w:t>
+                <w:t xml:space="preserve">hal-05007963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Parameter-Varying Observer for Online Tire Grip Potential Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dairay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tire-road model for fast grip potential estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection précoce de défauts dans les moteurs asynchrones par analyse spectrale de leurs courants statoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Arvis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
+                <w:t xml:space="preserve">Frédérique Roffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCE 2025 - 13th International Conference on Mechatronics and Control Engineering (ICMCE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">SAGIP 2025 - 3ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique - SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007963v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel dynamical model for diagnosis, prognosis and health-aware control of Lithium-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health-aware Control for Health Management of Lithium-ion Battery in a V2Grid Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetan Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Orchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.658-663, </w:t>
+              <w:t xml:space="preserve">PHME 2024 - European Conference of the PHM Society 2024 - PHME 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PHM Society, Jul 2024, Prague, Czech Republic. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36001/phme.2024.v8i1.4086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689058v1</w:t>
+                <w:t xml:space="preserve">hal-04744898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effect of control gains on wind turbine drive-train deterioration: An experimental study</w:t>
               </w:r>
@@ -4603,593 +4603,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-aware Control for Health Management of Lithium-ion Battery in a V2Grid Scenario</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel dynamical model for diagnosis, prognosis and health-aware control of Lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Spinola Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetan Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHME 2024 - European Conference of the PHM Society 2024 - PHME 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PHM Society, Jul 2024, Prague, Czech Republic. pp.10, </w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.658-663, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36001/phme.2024.v8i1.4086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744898v1</w:t>
+                <w:t xml:space="preserve">hal-04689058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state-space approach for remaining useful life control</w:t>
+                <w:t xml:space="preserve">Remaining Useful Life Control of a Deteriorating Wind Turbine with Flexible-Shaft Drive-Train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Spinola Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2023 - 33rd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southampton; European Safety and Reliability Conference, Sep 2023, Southampton, United Kingdom. pp.1800-1807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P602-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246729v1</w:t>
+                <w:t xml:space="preserve">hal-04246857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remaining Useful Life Control of a Deteriorating Wind Turbine with Flexible-Shaft Drive-Train</w:t>
+                <w:t xml:space="preserve">A state-space approach for remaining useful life control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Spinola Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2023 - 33rd European Safety and Reliability Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P602-cd⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04246857v1</w:t>
+                <w:t xml:space="preserve">hal-04246729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation analysis in a controlled flexible drive train subject to torsional phenomena under different wind speed conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+                <w:t xml:space="preserve">Long-term degradation estimation of wind turbine drive-train under a gain-scheduling control strategy according to the weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Esther Romero Fandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control (ICSC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993835⟩</w:t>
+              <w:t xml:space="preserve">AMEST 2022 - 5th IFAC Workshop on Advanced Maintenance Engineering, Services and Technologies - AMEST 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC; Universidad de los Andes; Tecnológico de Monterrey, Jul 2022, Bogotá, Colombia. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924622v1</w:t>
+                <w:t xml:space="preserve">hal-03796669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal power reconstruction during cycling using a robust discrete-time PI observer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chorin</w:t>
+                <w:t xml:space="preserve">Degradation analysis in a controlled flexible drive train subject to torsional phenomena under different wind speed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vergès</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.154⟩</w:t>
+              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control (ICSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.90-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617648v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Control Switching for Autonomous Vehicles based on Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5221,401 +5221,401 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2022 - 33rd IEEE Intelligent Vehicles Symposium (IV 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.792-797, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Switching of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vicente Milanes</w:t>
+                <w:t xml:space="preserve">Basal power reconstruction during cycling using a robust discrete-time PI observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.19-24, </w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762058v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-scheduling wind-turbine control to mitigate the effects of weather conditions on the drive-train degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Smooth Switching of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Milanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC; University of Cyprus, Jun 2022, Pafos, Cyprus. pp.6, </w:t>
+              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.19-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717796v1</w:t>
+                <w:t xml:space="preserve">hal-03762058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term degradation estimation of wind turbine drive-train under a gain-scheduling control strategy according to the weather conditions</w:t>
+                <w:t xml:space="preserve">Gain-scheduling wind-turbine control to mitigate the effects of weather conditions on the drive-train degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Esther Romero Fandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMEST 2022 - 5th IFAC Workshop on Advanced Maintenance Engineering, Services and Technologies - AMEST 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC; Universidad de los Andes; Tecnológico de Monterrey, Jul 2022, Bogotá, Colombia. pp.13-18, </w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC; University of Cyprus, Jun 2022, Pafos, Cyprus. pp.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796669v1</w:t>
+                <w:t xml:space="preserve">hal-03717796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reference Governor approach for Lateral Control of Autonomous Vehicles</w:t>
               </w:r>
@@ -5712,168 +5712,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV/LFT Control Design Equipped with a Command Governor for Different Steering Scenarios</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vicente Milanes</w:t>
+                <w:t xml:space="preserve">Estimation of carbon-dioxide production during cycling by using a set-membership observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rosero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t>
+              <w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam (on line), Netherlands. pp.2323-2328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227095v1</w:t>
+                <w:t xml:space="preserve">hal-03466931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Experimental Validation of an LPV Pure Pursuit Automatic Steering Controller</w:t>
+                <w:t xml:space="preserve">LPV/LFT Control Design Equipped with a Command Governor for Different Steering Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kapsalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
@@ -5891,303 +5891,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Milanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. </w:t>
+              <w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205747v1</w:t>
+                <w:t xml:space="preserve">hal-03227095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of a wind-turbine drive-train under turbulent conditions: effect of the control law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Esther Romero Fandino</w:t>
+                <w:t xml:space="preserve">Design and Experimental Validation of an LPV Pure Pursuit Automatic Steering Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapsalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Milanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol 2021 - 5th International Conference on Control and Fault-Tolerant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.335-340, </w:t>
+              <w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450112v1</w:t>
+                <w:t xml:space="preserve">hal-03205747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of carbon-dioxide production during cycling by using a set-membership observer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rosero</w:t>
+                <w:t xml:space="preserve">Degradation of a wind-turbine drive-train under turbulent conditions: effect of the control law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Esther Romero Fandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vergès</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rotterdam (on line), Netherlands. pp.2323-2328, </w:t>
+              <w:t xml:space="preserve">SysTol 2021 - 5th International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.335-340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466931v1</w:t>
+                <w:t xml:space="preserve">hal-03450112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Look-Ahead Distance Optimization for Smooth and Robust Steering Control of Autonomous Vehicles</w:t>
               </w:r>
@@ -6896,51 +6896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An architecture for controlling the remaining useful lifetime of a friction drive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6994,226 +6994,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterioration estimation for remaining useful lifetime prognosis in a friction drive system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Condition Monitoring of a Friction Drive System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCAC 2017 - 3rd IEEE Colombian Conference on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cartagena de Indias, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCAC.2017.8276461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564499v1</w:t>
+                <w:t xml:space="preserve">hal-01628575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Membership Observer Design Based on Ellipsoidal Invariant Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Loukkas</w:t>
+                <w:t xml:space="preserve">Deterioration estimation for remaining useful lifetime prognosis in a friction drive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC 2017), Jul 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01569456v1</w:t>
+                <w:t xml:space="preserve">hal-01564499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Luenberger-like Interval Observer for a Class of Uncertain Discrete-time Systems</w:t>
               </w:r>
@@ -7392,226 +7392,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receding Horizon State Estimation for LPV Systems in the presence of Non-uniform Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jhon A. Isaza</w:t>
+                <w:t xml:space="preserve">Set-Membership Observer Design Based on Ellipsoidal Invariant Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Loukkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hector A. Botero</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCAC 2017 - 3rd IEEE Colombian Conference on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659286v1</w:t>
+                <w:t xml:space="preserve">hal-01569456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition Monitoring of a Friction Drive System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
+                <w:t xml:space="preserve">Receding Horizon State Estimation for LPV Systems in the presence of Non-uniform Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhon A. Isaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector A. Botero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCAC 2017 - 3rd IEEE Colombian Conference on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Cartagena de Indias, Colombia. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2017, Cartagena de Indias, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628575v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Membership Tests to Evaluate the Performance of Nominal Feedback Control Laws</w:t>
               </w:r>
@@ -7692,51 +7692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterioration modelling of contact surfaces for a friction drive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7787,51 +7787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-invariance analysis for deterioration prediction on a roller-on-tire actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8434,3264 +8434,3277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrange Multipliers Based Price Driven Coordination with Constraints Consideration for Multisource Power Generation Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The INOVE ANR 2010 Blan 0308 project: Integrated approach for observation and control of vehicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2340-2345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982160v1</w:t>
+                <w:t xml:space="preserve">hal-01348499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+                <w:t xml:space="preserve">Lagrange Multipliers Based Price Driven Coordination with Constraints Consideration for Multisource Power Generation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982430v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fault Tolerant Control of a Semi-Active Suspension System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Dola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994227v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+                <w:t xml:space="preserve">Robust Fault Tolerant Control of a Semi-Active Suspension System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067100v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive control scheme for road profile estimation : application to vehicle dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Erhart</w:t>
+                <w:t xml:space="preserve">Detection of critical situations for vehicle lateral dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2014 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.n/c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6859078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202539v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of critical situations for vehicle lateral dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+                <w:t xml:space="preserve">Adaptive control scheme for road profile estimation : application to vehicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Erhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2014 - American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994217v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INOVE ANR 2010 Blan 0308 project: Integrated approach for observation and control of vehicle dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01348499v1</w:t>
+                <w:t xml:space="preserve">hal-01067100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LPV EMS Regulator for the Parallel HEV with Battery Life Prolongation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Tolerant Strategy for Semi-Active Suspensions with LPV Accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinghong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Ruben Morales Menendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. pp.n/c, </w:t>
+              <w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2013.6608767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879075v1</w:t>
+                <w:t xml:space="preserve">hal-00937234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de situation critique d'un véhicule automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+                <w:t xml:space="preserve">A LPV/Hinf Approach for Fuel Consumption Minimization of the PHEV with Battery Life Prolongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 2013 - 5èmes Journées Doctorales/Journées Nationales MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAC 2013 - 7th IFAC international symposium on advances in automotive control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.378-383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994211v1</w:t>
+                <w:t xml:space="preserve">hal-00879070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov event-triggered control: a new event strategy based on the control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">A LPV EMS Regulator for the Parallel HEV with Battery Life Prolongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. pp.n/c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2013.6608767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00828391v1</w:t>
+                <w:t xml:space="preserve">hal-00879075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Control with Additive Compensation for Faults in an Automotive Damper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection de situation critique d'un véhicule automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNSC 2013 - IEEE International Conference on Networking Sensing and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Evry, France</w:t>
+              <w:t xml:space="preserve">JD-JN-MACS 2013 - 5èmes Journées Doctorales/Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937240v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicative Fault Tolerant Control for Semi-Active Suspension System : Preliminary Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Tolerant Control with Additive Compensation for Faults in an Automotive Damper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Morales Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ramirez Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.3803-3808</w:t>
+              <w:t xml:space="preserve">ICNSC 2013 - IEEE International Conference on Networking Sensing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994210v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Fault Estimation and Fault Tolerant Control Design for LPV Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+                <w:t xml:space="preserve">Lyapunov event-triggered control: a new event strategy based on the control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00174⟩</w:t>
+              <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994181v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based maximum power tracking in wind turbines with only generator speed measurement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applicative Fault Tolerant Control for Semi-Active Suspension System : Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vivas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.3803-3808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817542v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control-Based Power Management Strategy for Fuel Cell/Wind Turbine/Supercapacitor Integration For Low Power Generation System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Integrated Fault Estimation and Fault Tolerant Control Design for LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'13-ECCE Europe 2013 - the 15th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.689-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856879v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection in Automotive Semi-active Suspension : Experimental Results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diana Hernandez</w:t>
+                <w:t xml:space="preserve">Observer-based maximum power tracking in wind turbines with only generator speed measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994198v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Strategy for Semi-Active Suspensions with LPV Accommodation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ruben Morales Menendez</w:t>
+                <w:t xml:space="preserve">Model Predictive Control-Based Power Management Strategy for Fuel Cell/Wind Turbine/Supercapacitor Integration For Low Power Generation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE'13-ECCE Europe 2013 - the 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937234v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LPV/Hinf Approach for Fuel Consumption Minimization of the PHEV with Battery Life Prolongation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Fault Detection in Automotive Semi-active Suspension : Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Morales-Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAC 2013 - 7th IFAC international symposium on advances in automotive control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.378-383, </w:t>
+              <w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-1234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2013-01-1234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879070v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parity Space-Based Fault Detection On LPV Systems : Approach For Vehicle Lateral Dynamics Control System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+                <w:t xml:space="preserve">Explicit price method for coordinated control and hydro-power production example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.n/c</w:t>
+              <w:t xml:space="preserve">PP&amp;PSC 2012 - 8th IFAC Symposium on Power Plant and Power System Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772251v1</w:t>
+                <w:t xml:space="preserve">hal-00756103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incident Detection for an Uncertain Traffic Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
+                <w:t xml:space="preserve">Robust Fault Detection for Vehicle Lateral Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.n/c</w:t>
+              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821989v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinf based supervisory control strategy for a parallel HEV with battery fault accommodation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">A Parity Space-Based Fault Detection On LPV Systems : Approach For Vehicle Lateral Dynamics Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.6, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.n/c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733764v1</w:t>
+                <w:t xml:space="preserve">hal-00772251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust suspension fault detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Balazs Németh</w:t>
+                <w:t xml:space="preserve">Incident Detection for an Uncertain Traffic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Gaspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp.n/c</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772324v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Operating Mode Estimation for an On ramp Neighborhood under Normal Traffic Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+                <w:t xml:space="preserve">Hinf based supervisory control strategy for a parallel HEV with battery fault accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821994v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinf observer-based battery fault estimation for HEV application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tinghong Wang</w:t>
+                <w:t xml:space="preserve">Robust suspension fault detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.7</w:t>
+              <w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733767v1</w:t>
+                <w:t xml:space="preserve">hal-00772324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit price method for coordinated control and hydro-power production example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+                <w:t xml:space="preserve">Dynamical Operating Mode Estimation for an On ramp Neighborhood under Normal Traffic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PP&amp;PSC 2012 - 8th IFAC Symposium on Power Plant and Power System Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756103v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fault Detection for Vehicle Lateral Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+                <w:t xml:space="preserve">Hinf observer-based battery fault estimation for HEV application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.n/c</w:t>
+              <w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772330v1</w:t>
+                <w:t xml:space="preserve">hal-00733767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du profil de la chaussée pour la dynamique du véhicule</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Explicit coordination for MPC-based distributed control with application to Hydro-Power Valleys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.221-226</w:t>
+              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681179v1</w:t>
+                <w:t xml:space="preserve">hal-00620482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche d'état pour la commande optimale d'un système gyroscopique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation du profil de la chaussée pour la dynamique du véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Erhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hayate Khennouf</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2011 - 9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Québec, Canada. pp.6</w:t>
+              <w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677268v1</w:t>
+                <w:t xml:space="preserve">hal-00681179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced coordinated control for a Hydro-Power Valley</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche d'état pour la commande optimale d'un système gyroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Faille</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayate Khennouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2011 - 10th IMACS International Conference Modeling &amp; Simulation of Electric Machines, Converters and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.s/n</w:t>
+              <w:t xml:space="preserve">CETSIS 2011 - 9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Québec, Canada. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620458v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Switching Hinf PI Controller for Local Traffic On-ramp Metering, an LMI Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
+                <w:t xml:space="preserve">Advanced coordinated control for a Hydro-Power Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2011 - 10th IMACS International Conference Modeling &amp; Simulation of Electric Machines, Converters and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568875v1</w:t>
+                <w:t xml:space="preserve">hal-00620458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle yaw control via coordinated use of steering/braking systems</w:t>
               </w:r>
@@ -11796,1508 +11809,1495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit coordination for MPC-based distributed control with application to Hydro-Power Valleys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
+                <w:t xml:space="preserve">Smooth Switching Hinf PI Controller for Local Traffic On-ramp Metering, an LMI Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Faille</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.s/n</w:t>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620482v1</w:t>
+                <w:t xml:space="preserve">hal-00568875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV/H1 controller design for vehicle dynamic stability enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Robust Design of a Switched PI Controller for an Uncertain Traffic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.n-c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202556v1</w:t>
+                <w:t xml:space="preserve">hal-00544103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression adaptative de vibrations en utilisant un actionneur inertiel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+                <w:t xml:space="preserve">Gain-scheduled LPV/Hinf controller based on direct yaw moment and active steering for vehicle handling improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poussot-Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2010 - 6ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.41</w:t>
+              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567431v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Coordinated Freeway On-Ramp Metering Using Switching System Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
+                <w:t xml:space="preserve">Gain scheduled steering and braking control for improvement of vehicle handling and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poussot-Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544082v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV/Hinf controller for vehicle handling and stability enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Hierarchical Coordinated Freeway On-Ramp Metering Using Switching System Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Budapest, Hungary. pp.12</w:t>
+              <w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536313v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct adaptive suppression of multiple unknown vibrations using an inertial actuator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marouane Alma</w:t>
+                <w:t xml:space="preserve">LPV/H1 controller design for vehicle dynamic stability enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.1743-1748</w:t>
+              <w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567487v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Design of a Switched PI Controller for an Uncertain Traffic Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+                <w:t xml:space="preserve">Suppression adaptative de vibrations en utilisant un actionneur inertiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.n-c</w:t>
+              <w:t xml:space="preserve">CIFA 2010 - 6ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544103v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain scheduled steering and braking control for improvement of vehicle handling and stability</w:t>
+                <w:t xml:space="preserve">LPV/Hinf controller for vehicle handling and stability enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Budapest, Hungary. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202551v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-scheduled LPV/Hinf controller based on direct yaw moment and active steering for vehicle handling improvements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Direct adaptive suppression of multiple unknown vibrations using an inertial actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Poussot-Vassal</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.6</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.1743-1748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536112v1</w:t>
+                <w:t xml:space="preserve">hal-00567487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant set approach to actuator fault tolerant control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of H-inf Bounded Non-Fragile Controllers for Discrete-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Dedona</w:t>
+                <w:t xml:space="preserve">Corentin Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2009 - 7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.6</w:t>
+              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443610v1</w:t>
+                <w:t xml:space="preserve">hal-00443613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensor longitudinal control with fault tolerant guarantees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invariant set approach to actuator fault tolerant control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Dedona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Dedona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.6</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2009 - 7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443611v1</w:t>
+                <w:t xml:space="preserve">hal-00443610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro power valley control: Decomposition/Coordination methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-sensor longitudinal control with fault tolerant guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Faille</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Dedona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFG 2009 - 14th Belgian-French-German Conference on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576682v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multisensor switching scheme for fault tolerant control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Dedona</w:t>
+                <w:t xml:space="preserve">Hydro power valley control: Decomposition/Coordination methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6</w:t>
+              <w:t xml:space="preserve">BFG 2009 - 14th Belgian-French-German Conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443617v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of H-inf Bounded Non-Fragile Controllers for Discrete-Time Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Briat</w:t>
+                <w:t xml:space="preserve">Improved multisensor switching scheme for fault tolerant control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Dedona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443613v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-observer Switching Strategy for Fault-Tolerant Control of a Quadrotor Helicopter</w:t>
               </w:r>
@@ -13413,51 +13413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Dedona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.1212-1217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13829,51 +13829,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jose de Dona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Seron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, IEEE ACC'06</w:t>
+              <w:t xml:space="preserve">ACC 2006 - IEEE American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Minneapolis (Minnesota), United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13911,51 +13911,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th IFAC World Congress</w:t>
+              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Prague, Czech Republic. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14141,51 +14141,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Distributed-Coordinated Approach for Energy Management in Multisource Electric Power Generation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14440,51 +14440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14826,51 +14826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53F2DB94"/>
+    <w:nsid w:val="40AADBA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15057,51 +15057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-jairo-martinez-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2490-9019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087810298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rosero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chorin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2023.128772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790267v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3125771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapsalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milan&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105360" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jair Rodriguez Obando" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109963" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554910" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza-Hurtado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero-Castro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0357-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.12.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-2095-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brillault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/5/052004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Tudon-Martinez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales-Menendez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413937" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.03.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.01.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DBFLMKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zarate-Florez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M50PDXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2119485" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Constantinescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNWRLBMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2091641" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yetendje" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Dona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1572" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B37DD26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.02.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1H06C3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.05.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z7W6DNQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.886432" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bechart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Dolcini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roffet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008003v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arvis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Kulkarni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.294" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Esther Romero Fandino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.287" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4086" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246857v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P602-cd" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993835" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.154" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827384" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762058v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.284" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717796v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.179" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796669v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.177" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03280581v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03227095v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.594" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03205747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595837" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466931v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655078" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milan&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480235" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02882631v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294459" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920594" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04436818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Tan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ampountolas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2019.8899945" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864743" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Corno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.676" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564499v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1043" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575847v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Leon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.918" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659286v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC.2017.8276461" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739733" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374416v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kernilis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dehouve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378776v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250644v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982160v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994227v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202539v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Erhart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994217v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859078" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghong Wang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608767" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994211v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales Menendez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez Mendoza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994210v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivas-Lopez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Jesus Lozoya-Santos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994181v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00174" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856879v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994198v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Morales-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1234" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937234v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693942" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879070v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00054" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772251v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821989v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemarchand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00088" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772324v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs N&#233;meth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821994v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733767v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756103v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772330v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681179v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677268v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Khennouf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568875v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681332v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620482v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202556v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaspar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567431v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544082v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536313v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567487v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544103v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536112v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443610v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dedona" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443611v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576682v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443617v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443613v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357897v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602064" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327341v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123085v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123042v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123073v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhuo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397440v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240538v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/230F821C4C472F2981B7D75BF8024BE4CB94B8C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746280v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sillam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138250v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-jairo-martinez-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2490-9019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087810298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rosero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chorin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2023.128772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790267v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3125771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapsalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milan&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105360" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109963" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jair Rodriguez Obando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554910" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza-Hurtado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero-Castro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0357-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.12.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-2095-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brillault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/5/052004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Tudon-Martinez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales-Menendez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413937" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.03.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.01.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DBFLMKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zarate-Florez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M50PDXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2119485" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Constantinescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNWRLBMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2091641" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yetendje" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Dona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1572" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B37DD26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.02.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1H06C3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.05.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z7W6DNQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.886432" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bechart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Dolcini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arvis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roffet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Kulkarni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4086" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Esther Romero Fandino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.287" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.294" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246857v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P602-cd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.177" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993835" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827384" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.154" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.284" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.179" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03280581v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466931v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03227095v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.594" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03205747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595837" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milan&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480235" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02882631v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294459" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920594" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04436818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Tan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ampountolas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2019.8899945" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864743" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Corno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.676" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC.2017.8276461" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575847v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Leon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.918" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569456v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1043" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739733" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374416v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kernilis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dehouve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378776v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250644v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994227v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859078" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202539v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Erhart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales Menendez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693942" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879070v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghong Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00054" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879075v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608767" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937240v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez Mendoza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivas-Lopez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Jesus Lozoya-Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00174" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817542v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856879v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994198v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Morales-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1234" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772330v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772251v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemarchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733764v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00088" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs N&#233;meth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733767v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681179v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677268v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Khennouf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681332v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568875v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544103v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536112v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202551v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544082v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202556v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaspar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536313v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567487v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443613v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dedona" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443611v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576682v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443617v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357897v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602064" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327341v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123085v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123042v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123073v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhuo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397440v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240538v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/230F821C4C472F2981B7D75BF8024BE4CB94B8C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746280v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sillam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138250v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>