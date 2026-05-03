--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -187,3739 +187,3869 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remaining Useful Life (RUL) Control of Controlled Systems Under Degradation</w:t>
+                <w:t xml:space="preserve">A new tire-road interaction friction model for vehicle dynamics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+                <w:t xml:space="preserve">Maxime Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.70105⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 173, pp.106987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454727v1</w:t>
+                <w:t xml:space="preserve">hal-04982980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Variable and Multi-Objective Gain-Scheduled Control Based on Youla-Kucera Parameterization: Application to Autonomous Vehicles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remaining Useful Life (RUL) Control of Controlled Systems Under Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Milanes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 34 (9), pp.5889-5909. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.7298⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 35 (18), pp.8095-8116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.70105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511304v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification for a model of gas exchange dynamics during cycling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Variable and Multi-Objective Gain-Scheduled Control Based on Youla-Kucera Parameterization: Application to Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chorin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hussam Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Milanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMIC.2023.128772⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (9), pp.5889-5909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711671v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward switching/interpolating LPV control: A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Parameter identification for a model of gas exchange dynamics during cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rosero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (1), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2023.128772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04027828v1</w:t>
+                <w:t xml:space="preserve">hal-03711671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV-Based Autonomous Vehicle Lateral Controllers: A Comparative Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Toward switching/interpolating LPV control: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Milanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3125771⟩</w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.49-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790267v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduced LPV Polytopic Look-Ahead Steering Controller for Autonomous Vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">LPV-Based Autonomous Vehicle Lateral Controllers: A Comparative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Milanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.13570-13581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3125771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03812669v1</w:t>
+                <w:t xml:space="preserve">hal-03790267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Reduced LPV Polytopic Look-Ahead Steering Controller for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapsalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Milanés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (December), pp.105360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109963⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03196373v1</w:t>
+                <w:t xml:space="preserve">hal-03812669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterioration estimation for predicting and controlling RUL of a friction drive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 113, pp.97-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-Scheduled Steering Control for Autonomous Vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interpolation of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Milanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0698⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (December), pp.109963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02904666v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Predictors for a Class of Uncertain Discrete-Time Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gain-Scheduled Steering Control for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapsalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Milanés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Cybernetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14232/actacyb.24.3.2020.12⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (20), pp.3451-3460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408714v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity set-membership observer design for discrete-time LPV systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interval Predictors for a Class of Uncertain Discrete-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Cybernetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue of the 11th Summer Workshop on Interval Methods, 24 (3), pp.493-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14232/actacyb.24.3.2020.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01961687v1</w:t>
+                <w:t xml:space="preserve">hal-02408714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An H-infinity interval observer for uncertain continuous‐time linear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">H-infinity set-membership observer design for discrete-time LPV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Loukkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4855⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (10), pp.2314-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1554910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408570v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to Receding Horizon State Estimation for LTI Systems in the Presence of Non-uniform Sampled Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An H-infinity interval observer for uncertain continuous‐time linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector A. Botero-Castro</w:t>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12555-018-0357-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.1886-1902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047372v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using set invariance to design robust interval observers for discrete-time linear systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A New Approach to Receding Horizon State Estimation for LTI Systems in the Presence of Non-uniform Sampled Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhon A. Isaza-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector A. Botero-Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.679-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12555-018-0357-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.4103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01781030v1</w:t>
+                <w:t xml:space="preserve">hal-02047372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road profile estimation using an adaptive Youla- Kučera parametric observer: comparison to real profilers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using set invariance to design robust interval observers for discrete-time linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Loukkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61, pp.270 - 278. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1--17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245923v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new processing to estimate the speed of sound using three sensors method</w:t>
+                <w:t xml:space="preserve">Road profile estimation using an adaptive Youla- Kučera parametric observer: comparison to real profilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Simon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regiane . Fortes Patella</w:t>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-015-2095-3⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.270 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250339v1</w:t>
+                <w:t xml:space="preserve">hal-01245923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new processing to estimate the speed of sound using three sensors method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Regiane . Fortes Patella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3692⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-015-2095-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376050v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic characterization of hydraulic systems: application to POGO Phenomenon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Simon</w:t>
+                <w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rebattet</w:t>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Brillault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (5), pp.052004. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (15), pp.2492-2509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/49/5/052004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508790v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Road Profile Estimation in Semi-Active Car Suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic characterization of hydraulic systems: application to POGO Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t>
+                <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soheib Fergani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+                <w:t xml:space="preserve">Claude Rebattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Morales-Menendez</w:t>
+                <w:t xml:space="preserve">Rémi Brillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (6), pp.2293 - 2305. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.052004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2413937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/49/5/052004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230137v1</w:t>
+                <w:t xml:space="preserve">hal-02508790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust fault detection for Uncertain Unknown Inputs LPV system</w:t>
+                <w:t xml:space="preserve">Adaptive Road Profile Estimation in Semi-Active Car Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+                <w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Koenig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soheib Fergani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Morales-Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), pp.2293 - 2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2413937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994239v1</w:t>
+                <w:t xml:space="preserve">hal-01230137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated vehicle dynamics control via coordination of active front steering and rear braking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust fault detection for Uncertain Unknown Inputs LPV system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.03.004⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759487v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving playability of Blu-ray disc drives by using adaptive suppression of repetitive disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Integrated vehicle dynamics control via coordination of active front steering and rear braking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.121-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.01.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01250319v1</w:t>
+                <w:t xml:space="preserve">hal-00759487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized-coordinated model predictive control for a hydro-power valley</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improving playability of Blu-ray disc drives by using adaptive suppression of repetitive disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Faille</w:t>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 91, pp.108-118. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766611v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Tuning of Reduced Order H-infinity Feedforward Compensators for Active Vibration Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Decentralized-coordinated model predictive control for a hydro-power valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (4), pp.554-561. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91, pp.108-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2119485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576671v1</w:t>
+                <w:t xml:space="preserve">hal-00766611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude fréquentielle des systèmes continus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design and Tuning of Reduced Order H-infinity Feedforward Compensators for Active Vibration Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.554-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2119485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300146v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive regulation--Rejection of unknown multiple narrow band disturbances (a review on algorithms and applications)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Étude fréquentielle des systèmes continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Noé</w:t>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, S7170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00669464v1</w:t>
+                <w:t xml:space="preserve">hal-01300146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Suppression of Multiple Time-Varying Unknown Vibrations Using an Inertial Actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Adaptive regulation--Rejection of unknown multiple narrow band disturbances (a review on algorithms and applications)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Doré Landau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2010.2091641⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (10), pp.1168-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576680v1</w:t>
+                <w:t xml:space="preserve">hal-00669464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Fault-Tolerant Control of a Magnetic Levitation System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adaptive Suppression of Multiple Time-Varying Unknown Vibrations Using an Inertial Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (18), pp.2108-2121. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (6), pp.1327-1338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.1572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2010.2091641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00576657v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and robust control of Blu-ray disc servo-mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sensor Fault-Tolerant Control of a Magnetic Levitation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Yetendje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de Dona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2009.02.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (18), pp.2108-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.1572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123031v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensor switching control strategy with fault tolerance guarantees</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling and robust control of Blu-ray disc servo-mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2007.05.024⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (5), pp.715-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2009.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123086v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Safe Longitudinal Control for Adaptive Cruise Control and Stop-and-Go Scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-sensor switching control strategy with fault tolerance guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang W. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de Dona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2006.886432⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (1), pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2007.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123091v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Safe Longitudinal Control for Adaptive Cruise Control and Stop-and-Go Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (2), pp.246-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2006.886432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fun-To-Drive By Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bechart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Dolcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (4-5), pp.353-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3929,5033 +4059,5024 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new friction model for simulation, estimation and motion control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2026 - 23rd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2026, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tire-road model for fast grip potential estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Détection précoce de défauts dans les moteurs asynchrones par analyse spectrale de leurs courants statoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Roffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCE 2025 - 13th International Conference on Mechatronics and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SAGIP 2025 - 3ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique - SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007963v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Parameter-Varying Observer for Online Tire Grip Potential Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">A tire-road model for fast grip potential estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dairay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ICMCE 2025 - 13th International Conference on Mechatronics and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008003v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection précoce de défauts dans les moteurs asynchrones par analyse spectrale de leurs courants statoriques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear Parameter-Varying Observer for Online Tire Grip Potential Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Roffet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vayssettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP 2025 - 3ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique - SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249699v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-aware Control for Health Management of Lithium-ion Battery in a V2Grid Scenario</w:t>
+                <w:t xml:space="preserve">A novel dynamical model for diagnosis, prognosis and health-aware control of Lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monica Spinola Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetan Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Orchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHME 2024 - European Conference of the PHM Society 2024 - PHME 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36001/phme.2024.v8i1.4086⟩</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.658-663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744898v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effect of control gains on wind turbine drive-train deterioration: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Esther Romero Fandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.616-621, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel dynamical model for diagnosis, prognosis and health-aware control of Lithium-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Health-aware Control for Health Management of Lithium-ion Battery in a V2Grid Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetan Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Orchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.294⟩</w:t>
+              <w:t xml:space="preserve">PHME 2024 - European Conference of the PHM Society 2024 - PHME 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PHM Society, Jul 2024, Prague, Czech Republic. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36001/phme.2024.v8i1.4086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689058v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remaining Useful Life Control of a Deteriorating Wind Turbine with Flexible-Shaft Drive-Train</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A state-space approach for remaining useful life control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2023 - 33rd European Safety and Reliability Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246857v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state-space approach for remaining useful life control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remaining Useful Life Control of a Deteriorating Wind Turbine with Flexible-Shaft Drive-Train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2023 - 33rd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southampton; European Safety and Reliability Conference, Sep 2023, Southampton, United Kingdom. pp.1800-1807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P602-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246729v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term degradation estimation of wind turbine drive-train under a gain-scheduling control strategy according to the weather conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Degradation analysis in a controlled flexible drive train subject to torsional phenomena under different wind speed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMEST 2022 - 5th IFAC Workshop on Advanced Maintenance Engineering, Services and Technologies - AMEST 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.177⟩</w:t>
+              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control (ICSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.90-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796669v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation analysis in a controlled flexible drive train subject to torsional phenomena under different wind speed conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent Control Switching for Autonomous Vehicles based on Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Milanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Tidriri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control (ICSC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993835⟩</w:t>
+              <w:t xml:space="preserve">IV 2022 - 33rd IEEE Intelligent Vehicles Symposium (IV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.792-797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924622v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Control Switching for Autonomous Vehicles based on Reinforcement Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Basal power reconstruction during cycling using a robust discrete-time PI observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2022 - 33rd IEEE Intelligent Vehicles Symposium (IV 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827384⟩</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892247v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal power reconstruction during cycling using a robust discrete-time PI observer</w:t>
+                <w:t xml:space="preserve">Smooth Switching of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chorin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hussam Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Milanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.154⟩</w:t>
+              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617648v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Switching of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gain-scheduling wind-turbine control to mitigate the effects of weather conditions on the drive-train degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Esther Romero Fandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.284⟩</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC; University of Cyprus, Jun 2022, Pafos, Cyprus. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762058v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-scheduling wind-turbine control to mitigate the effects of weather conditions on the drive-train degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Long-term degradation estimation of wind turbine drive-train under a gain-scheduling control strategy according to the weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Esther Romero Fandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.179⟩</w:t>
+              <w:t xml:space="preserve">AMEST 2022 - 5th IFAC Workshop on Advanced Maintenance Engineering, Services and Technologies - AMEST 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC; Universidad de los Andes; Tecnológico de Monterrey, Jul 2022, Bogotá, Colombia. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717796v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reference Governor approach for Lateral Control of Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kapsalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Milanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2021 - 24th IEEE International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of carbon-dioxide production during cycling by using a set-membership observer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design and Experimental Validation of an LPV Pure Pursuit Automatic Steering Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kapsalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Milanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655078⟩</w:t>
+              <w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466931v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV/LFT Control Design Equipped with a Command Governor for Different Steering Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kapsalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Milanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Experimental Validation of an LPV Pure Pursuit Automatic Steering Controller</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Degradation of a wind-turbine drive-train under turbulent conditions: effect of the control law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Esther Romero Fandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.010⟩</w:t>
+              <w:t xml:space="preserve">SysTol 2021 - 5th International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.335-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205747v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of a wind-turbine drive-train under turbulent conditions: effect of the control law</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Estimation of carbon-dioxide production during cycling by using a set-membership observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rosero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol 2021 - 5th International Conference on Control and Fault-Tolerant Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595837⟩</w:t>
+              <w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam (on line), Netherlands. pp.2323-2328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450112v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Look-Ahead Distance Optimization for Smooth and Robust Steering Control of Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Milanés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2021 - 29th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bari (virtual), Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED51440.2021.9480235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design And Experimental Validation Of A Lateral LPV Control Of Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Milanés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2020 - 23rd IEEE International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rhodos (Virtual), Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability-Based Method for Control Performance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Hong Kong, China. pp.805-810, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel RPI Set Computation Method for Discrete-time LPV Systems with Bounded Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junbo Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Ampountolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCA 2019 - 15th IEEE International Conference on Control and Automation (ICCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. pp.946-951, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCA.2019.8899945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Interval-Ellipsoidal Set-Membership State Estimators for Uncertain Discrete-Time Linear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.348--353, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of gas exchange dynamics using cycle-ergometer tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An invariant-set approach for constraining gas exchange dynamics during cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rosero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Corno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHMOD 2018- 9th Vienna International Conference on Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737743v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An invariant-set approach for constraining gas exchange dynamics during cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling of gas exchange dynamics using cycle-ergometer tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rosero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Corno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">MATHMOD 2018- 9th Vienna International Conference on Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865474v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An architecture for controlling the remaining useful lifetime of a friction drive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Aug 2018, Varsovie, Poland. pp.861-866, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition Monitoring of a Friction Drive System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Deterioration estimation for remaining useful lifetime prognosis in a friction drive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCAC 2017 - 3rd IEEE Colombian Conference on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC 2017), Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628575v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterioration estimation for remaining useful lifetime prognosis in a friction drive system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A bio-energetic model of cyclist for enhancing pedelec systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rosero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC 2017), Jul 2017, Toulouse, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564499v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Luenberger-like Interval Observer for a Class of Uncertain Discrete-time Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Set-Membership Observer Design Based on Ellipsoidal Invariant Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Loukkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCC 2017 - Asian Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654524v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-energetic model of cyclist for enhancing pedelec systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Luenberger-like Interval Observer for a Class of Uncertain Discrete-time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Loukkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASCC 2017 - Asian Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Gold Coast, Australia. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575847v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Membership Observer Design Based on Ellipsoidal Invariant Sets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Receding Horizon State Estimation for LPV Systems in the presence of Non-uniform Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhon A. Isaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector A. Botero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCAC 2017 - 3rd IEEE Colombian Conference on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cartagena de Indias, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569456v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receding Horizon State Estimation for LPV Systems in the presence of Non-uniform Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Condition Monitoring of a Friction Drive System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hector A. Botero</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCAC 2017 - 3rd IEEE Colombian Conference on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Cartagena de Indias, Colombia</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2017, Cartagena de Indias, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCAC.2017.8276461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659286v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Membership Tests to Evaluate the Performance of Nominal Feedback Control Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Loukkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2016 - CCA 2016 - IEEE Multi-Conference on Systems and Control - IEEE Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.1300--1305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterioration modelling of contact surfaces for a friction drive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2016 - 26th European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Strathclyde, UK Safety and Reliability Society and European Safety and Reliability Association-ESRA, Sep 2016, Glasgow, United Kingdom. pp.1961-1968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-invariance analysis for deterioration prediction on a roller-on-tire actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SysTol 2016 - 3rd International Conference on Control and Fault-Tolerant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.87-92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer function identification of POGO system device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kernilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dehouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Propulsion 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3AF, May 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic characterization of hydraulic systems: application to POGO phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rebattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Brillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHR 2016 - 28th IAHR symposium on Hydraulic Machinery and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interval Technique to Check the Performance of Control Laws Applied to Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Loukkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWIM 2016 - 9th Summer Workshop on Interval Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal RPI sets computation for polytopic systems using the Bounded-real lemma and a new shrinking procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Grenoble, France. pp.182 - 187, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Krakow, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EBCCSP.2015.7300677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INOVE ANR 2010 Blan 0308 project: Integrated approach for observation and control of vehicle dynamics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lagrange Multipliers Based Price Driven Coordination with Constraints Consideration for Multisource Power Generation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2340-2345, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348499v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrange Multipliers Based Price Driven Coordination with Constraints Consideration for Multisource Power Generation Systems</w:t>
+                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Dola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982160v1</w:t>
+                <w:t xml:space="preserve">hal-00982430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust Fault Tolerant Control of a Semi-Active Suspension System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982430v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fault Tolerant Control of a Semi-Active Suspension System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adaptive control scheme for road profile estimation : application to vehicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Erhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994227v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of critical situations for vehicle lateral dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2014 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.n/c, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8983,4995 +9104,5004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive control scheme for road profile estimation : application to vehicle dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t>
+              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202539v1</w:t>
+                <w:t xml:space="preserve">hal-01067100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The INOVE ANR 2010 Blan 0308 project: Integrated approach for observation and control of vehicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2340-2345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067100v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Strategy for Semi-Active Suspensions with LPV Accommodation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Détection de situation critique d'un véhicule automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JD-JN-MACS 2013 - 5èmes Journées Doctorales/Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.n/c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00937234v1</w:t>
+                <w:t xml:space="preserve">hal-00994211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LPV/Hinf Approach for Fuel Consumption Minimization of the PHEV with Battery Life Prolongation</w:t>
+                <w:t xml:space="preserve">A LPV EMS Regulator for the Parallel HEV with Battery Life Prolongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinghong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAC 2013 - 7th IFAC international symposium on advances in automotive control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.378-383, </w:t>
+              <w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. pp.n/c, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED.2013.6608767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879070v1</w:t>
+                <w:t xml:space="preserve">hal-00879075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LPV EMS Regulator for the Parallel HEV with Battery Life Prolongation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applicative Fault Tolerant Control for Semi-Active Suspension System : Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vivas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.3803-3808</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879075v1</w:t>
+                <w:t xml:space="preserve">hal-00994210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de situation critique d'un véhicule automobile</w:t>
+                <w:t xml:space="preserve">Fault Tolerant Control with Additive Compensation for Faults in an Automotive Damper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Morales Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ramirez Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 2013 - 5èmes Journées Doctorales/Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">ICNSC 2013 - IEEE International Conference on Networking Sensing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994211v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Control with Additive Compensation for Faults in an Automotive Damper</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyapunov event-triggered control: a new event strategy based on the control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNSC 2013 - IEEE International Conference on Networking Sensing and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937240v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov event-triggered control: a new event strategy based on the control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Integrated Fault Estimation and Fault Tolerant Control Design for LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00129⟩</w:t>
+              <w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.689-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828391v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicative Fault Tolerant Control for Semi-Active Suspension System : Preliminary Results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer-based maximum power tracking in wind turbines with only generator speed measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.3803-3808</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994210v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Fault Estimation and Fault Tolerant Control Design for LPV Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Model Predictive Control-Based Power Management Strategy for Fuel Cell/Wind Turbine/Supercapacitor Integration For Low Power Generation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE'13-ECCE Europe 2013 - the 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00994181v1</w:t>
+                <w:t xml:space="preserve">hal-00856879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based maximum power tracking in wind turbines with only generator speed measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fault Detection in Automotive Semi-active Suspension : Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Morales-Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-1234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2013-01-1234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817542v1</w:t>
+                <w:t xml:space="preserve">hal-00994198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control-Based Power Management Strategy for Fuel Cell/Wind Turbine/Supercapacitor Integration For Low Power Generation System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fault Tolerant Strategy for Semi-Active Suspensions with LPV Accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Morales Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'13-ECCE Europe 2013 - the 15th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856879v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection in Automotive Semi-active Suspension : Experimental Results</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A LPV/Hinf Approach for Fuel Consumption Minimization of the PHEV with Battery Life Prolongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2013-01-1234⟩</w:t>
+              <w:t xml:space="preserve">AAC 2013 - 7th IFAC international symposium on advances in automotive control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.378-383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994198v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit price method for coordinated control and hydro-power production example</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Parity Space-Based Fault Detection On LPV Systems : Approach For Vehicle Lateral Dynamics Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PP&amp;PSC 2012 - 8th IFAC Symposium on Power Plant and Power System Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756103v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fault Detection for Vehicle Lateral Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Robust suspension fault detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.n/c</w:t>
+              <w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772330v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parity Space-Based Fault Detection On LPV Systems : Approach For Vehicle Lateral Dynamics Control System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Incident Detection for an Uncertain Traffic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772251v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incident Detection for an Uncertain Traffic Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hinf based supervisory control strategy for a parallel HEV with battery fault accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.n/c</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821989v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinf based supervisory control strategy for a parallel HEV with battery fault accommodation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamical Operating Mode Estimation for an On ramp Neighborhood under Normal Traffic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733764v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust suspension fault detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hinf observer-based battery fault estimation for HEV application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinghong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Gaspar</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp.n/c</w:t>
+              <w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772324v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Operating Mode Estimation for an On ramp Neighborhood under Normal Traffic Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Robust Fault Detection for Vehicle Lateral Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/c</w:t>
+              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821994v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinf observer-based battery fault estimation for HEV application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Explicit price method for coordinated control and hydro-power production example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Davelaar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.7</w:t>
+              <w:t xml:space="preserve">PP&amp;PSC 2012 - 8th IFAC Symposium on Power Plant and Power System Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733767v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit coordination for MPC-based distributed control with application to Hydro-Power Valleys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Estimation du profil de la chaussée pour la dynamique du véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Erhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Faille</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.s/n</w:t>
+              <w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620482v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du profil de la chaussée pour la dynamique du véhicule</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Advanced coordinated control for a Hydro-Power Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.221-226</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2011 - 10th IMACS International Conference Modeling &amp; Simulation of Electric Machines, Converters and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681179v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche d'état pour la commande optimale d'un système gyroscopique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Smooth Switching Hinf PI Controller for Local Traffic On-ramp Metering, an LMI Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hayate Khennouf</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2011 - 9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Québec, Canada. pp.6</w:t>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677268v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced coordinated control for a Hydro-Power Valley</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vehicle yaw control via coordinated use of steering/braking systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2011 - 10th IMACS International Conference Modeling &amp; Simulation of Electric Machines, Converters and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.s/n</w:t>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.644-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620458v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle yaw control via coordinated use of steering/braking systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Approche d'état pour la commande optimale d'un système gyroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayate Khennouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.644-649</w:t>
+              <w:t xml:space="preserve">CETSIS 2011 - 9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Québec, Canada. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681332v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Switching Hinf PI Controller for Local Traffic On-ramp Metering, an LMI Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Explicit coordination for MPC-based distributed control with application to Hydro-Power Valleys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
+              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568875v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Design of a Switched PI Controller for an Uncertain Traffic Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LPV/H1 controller design for vehicle dynamic stability enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.n-c</w:t>
+              <w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544103v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-scheduled LPV/Hinf controller based on direct yaw moment and active steering for vehicle handling improvements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Suppression adaptative de vibrations en utilisant un actionneur inertiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Poussot-Vassal</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.6</w:t>
+              <w:t xml:space="preserve">CIFA 2010 - 6ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536112v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain scheduled steering and braking control for improvement of vehicle handling and stability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Coordinated Freeway On-Ramp Metering Using Switching System Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202551v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Coordinated Freeway On-Ramp Metering Using Switching System Theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LPV/Hinf controller for vehicle handling and stability enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Budapest, Hungary. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544082v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV/H1 controller design for vehicle dynamic stability enhancement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Direct adaptive suppression of multiple unknown vibrations using an inertial actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Doré Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Buche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.1743-1748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202556v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression adaptative de vibrations en utilisant un actionneur inertiel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gain-scheduled LPV/Hinf controller based on direct yaw moment and active steering for vehicle handling improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poussot-Vassal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2010 - 6ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.41</w:t>
+              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567431v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV/Hinf controller for vehicle handling and stability enhancement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust Design of a Switched PI Controller for an Uncertain Traffic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Budapest, Hungary. pp.12</w:t>
+              <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.n-c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536313v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct adaptive suppression of multiple unknown vibrations using an inertial actuator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gain scheduled steering and braking control for improvement of vehicle handling and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Buche</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poussot-Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.1743-1748</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567487v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of H-inf Bounded Non-Fragile Controllers for Discrete-Time Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Invariant set approach to actuator fault tolerant control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Dedona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2009 - 7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443613v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant set approach to actuator fault tolerant control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Multi-sensor longitudinal control with fault tolerant guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Dedona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2009 - 7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.6</w:t>
+              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443610v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensor longitudinal control with fault tolerant guarantees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hydro power valley control: Decomposition/Coordination methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zarate-Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose Dedona</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.6</w:t>
+              <w:t xml:space="preserve">BFG 2009 - 14th Belgian-French-German Conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443611v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro power valley control: Decomposition/Coordination methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improved multisensor switching scheme for fault tolerant control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Dedona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Faille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BFG 2009 - 14th Belgian-French-German Conference on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576682v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved multisensor switching scheme for fault tolerant control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design of H-inf Bounded Non-Fragile Controllers for Discrete-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443617v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-observer Switching Strategy for Fault-Tolerant Control of a Quadrotor Helicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Berbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lesecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2008 - 16th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1094-1099, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2008.4602064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Switching Scheme with Multiple Sensor-Controller Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Dedona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.1212-1217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Multi-Sensor Switching Control Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang W. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose de Dona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation and H-inf control of the Opto-mechanical coupling effect in DVD Servo-mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Control in Optical Disk Drives: Reducing the Opto-mechanical coupling effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Voda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sep 2006, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensor switching strategy for automotive longitudinal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang W. Zhuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose de Dona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Seron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2006 - IEEE American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Minneapolis (Minnesota), United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collision warning system based on an inter-distance reference model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Canudas de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Prague, Czech Republic. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13981,143 +14111,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 5th Symposium on System Structure and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Federation of Automatic Control, pp.213, 2013, 978-3-902823-25-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14127,270 +14257,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Distributed-Coordinated Approach for Energy Management in Multisource Electric Power Generation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Sandoval-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olaru, S. and Grancharova, A. and Lobo Pereira, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Model-Based Optimization and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 464, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-114, 2015, Lecture Notes in Control and Information Sciences, 978-3-319-26685-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26687-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensor Fault-Tolerant Automotive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Sename, Peter Gaspar, József Bokor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robust Control and Linear Parameter Varying approaches: application to vehicle dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 437, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267-287, 2013, Lecture Notes in Control and Information Sciences, ISBN : 978-3-642-36109-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36110-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14400,248 +14530,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method, device, computer program product and storage medium containing said program, for monitoring a metabolic state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3127323 (A1), EP4404841(A1) WO2023041885 (A1). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé d'interactions de robot dans des applications de réalité mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2020157215. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14651,114 +14781,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande de l'inter-distance entre deux véhicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00138250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId328"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14826,51 +14956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40AADBA6"/>
+    <w:nsid w:val="80A5F708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15057,51 +15187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-jairo-martinez-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2490-9019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087810298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rosero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chorin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2023.128772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790267v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3125771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapsalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milan&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105360" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109963" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jair Rodriguez Obando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554910" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza-Hurtado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero-Castro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0357-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.12.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250339v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-2095-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brillault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/5/052004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Tudon-Martinez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales-Menendez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413937" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.03.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.01.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DBFLMKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zarate-Florez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M50PDXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2119485" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Constantinescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNWRLBMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2091641" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yetendje" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Dona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1572" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B37DD26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.02.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1H06C3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.05.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z7W6DNQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.886432" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377501v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bechart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Dolcini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arvis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roffet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Kulkarni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4086" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Esther Romero Fandino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.287" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.294" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246857v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P602-cd" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.177" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993835" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827384" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.154" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.284" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.179" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03280581v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564694" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466931v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03227095v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.594" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03205747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595837" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milan&#233;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480235" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02882631v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294459" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920594" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04436818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Tan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ampountolas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2019.8899945" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864743" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Corno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.676" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628575v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC.2017.8276461" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575847v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Leon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.918" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569456v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1043" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739733" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374416v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kernilis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dehouve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378776v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250644v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994227v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859078" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202539v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Erhart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales Menendez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693942" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879070v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghong Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00054" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879075v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608767" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937240v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez Mendoza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivas-Lopez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Jesus Lozoya-Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00174" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817542v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856879v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994198v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Morales-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1234" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772330v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772251v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemarchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733764v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00088" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs N&#233;meth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733767v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681179v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677268v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Khennouf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681332v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568875v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544103v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536112v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202551v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544082v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202556v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaspar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536313v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567487v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443613v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dedona" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443611v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576682v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443617v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357897v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602064" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327341v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123085v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123082v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123042v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123073v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhuo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397440v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240538v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/230F821C4C472F2981B7D75BF8024BE4CB94B8C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746280v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sillam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138250v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-jairo-martinez-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2490-9019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087810298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511304v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milanes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rosero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chorin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2023.128772" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790267v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3125771" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapsalis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milan&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jair Rodriguez Obando" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109963" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554910" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza-Hurtado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero-Castro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0357-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.12.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-2095-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brillault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/5/052004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Tudon-Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales-Menendez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413937" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.01.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DBFLMKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zarate-Florez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M50PDXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2119485" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Constantinescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.06.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNWRLBMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2091641" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yetendje" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Dona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1572" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B37DD26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.02.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1H06C3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.05.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z7W6DNQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.886432" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bechart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Dolcini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roffet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arvis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008003v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Kulkarni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.294" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Esther Romero Fandino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.287" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4086" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P602-cd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993835" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827384" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.154" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.284" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.179" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.177" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03280581v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564694" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03205747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03227095v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.594" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595837" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655078" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milan&#233;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480235" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02882631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294459" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267149v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920594" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04436818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Tan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ampountolas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2019.8899945" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864743" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Corno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.676" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575847v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Leon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.918" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1043" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC.2017.8276461" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378750v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376794v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739733" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kernilis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dehouve" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374409v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.134" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994227v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Erhart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859078" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994211v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879075v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghong Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608767" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994210v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivas-Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Jesus Lozoya-Santos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937240v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales Menendez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez Mendoza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00174" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994198v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Morales-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1234" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937234v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693942" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879070v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772251v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs N&#233;meth" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemarchand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733764v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821994v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733767v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772330v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756103v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681179v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568875v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681332v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677268v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Khennouf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620482v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202556v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaspar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567431v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544082v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536313v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567487v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544103v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202551v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dedona" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443611v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576682v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443617v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357897v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602064" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327341v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123082v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123073v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhuo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397440v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240538v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250628v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/230F821C4C472F2981B7D75BF8024BE4CB94B8C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746280v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sillam" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138250v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>