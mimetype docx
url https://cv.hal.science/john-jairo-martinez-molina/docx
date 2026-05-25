--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,14901 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14849 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> John Jairo Martinez Molina </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités à Grenoble-INP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">john-jairo-martinez-molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2490-9019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087810298</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=QXNL5LMAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis professeur des universités à GRENOBLE-INP et chercheur à GIPSA-lab (Pole Automatique et Diagnostic). Mes recherches portent sur la modélisation et la commande robuste des systèmes mécatroniques (par exemple, le rejet de perturbations, la théorie de contrôle des systèmes commutés pour la commande tolérante aux défauts), principalement dans les applications suivantes : contrôle de la dynamique des véhicules, éoliennes, contrôle des vélos électriques et systèmes anti-vibratoires. J'ai obtenu l'habilitation à diriger des recherches (HDR) de l'Université de Grenoble Alpes, France, en juillet 2013.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tire-road interaction friction model for vehicle dynamics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vayssettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173, pp.106987. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.106987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life (RUL) Control of Controlled Systems Under Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (18), pp.8095-8116. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.70105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Variable and Multi-Objective Gain-Scheduled Control Based on Youla-Kucera Parameterization: Application to Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (9), pp.5889-5909. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification for a model of gas exchange dynamics during cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rosero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.17-30. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2023.128772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward switching/interpolating LPV control: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.49-67. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV-Based Autonomous Vehicle Lateral Controllers: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (8), pp.13570-13581. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3125771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced LPV Polytopic Look-Ahead Steering Controller for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (December), pp.105360. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134 (December), pp.109963. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration estimation for predicting and controlling RUL of a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2020.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Scheduled Steering Control for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (20), pp.3451-3460. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Predictors for a Class of Uncertain Discrete-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Cybernetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue of the 11th Summer Workshop on Interval Methods, 24 (3), pp.493-508. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14232/actacyb.24.3.2020.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity set-membership observer design for discrete-time LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Loukkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (10), pp.2314-2325. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2018.1554910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An H-infinity interval observer for uncertain continuous‐time linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (5), pp.1886-1902. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Receding Horizon State Estimation for LTI Systems in the Presence of Non-uniform Sampled Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon A. Isaza-Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector A. Botero-Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3), pp.679-690. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-018-0357-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using set invariance to design robust interval observers for discrete-time linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Loukkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1--17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road profile estimation using an adaptive Youla- Kučera parametric observer: comparison to real profilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61, pp.270 - 278. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2015.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new processing to estimate the speed of sound using three sensors method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiane . Fortes Patella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (10), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-015-2095-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (15), pp.2492-2509. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic characterization of hydraulic systems: application to POGO Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiane Fortes Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rebattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (5), pp.052004. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/5/052004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Road Profile Estimation in Semi-Active Car Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheib Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales-Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (6), pp.2293 - 2305. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2015.2413937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault detection for Uncertain Unknown Inputs LPV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated vehicle dynamics control via coordination of active front steering and rear braking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.121-143. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving playability of Blu-ray disc drives by using adaptive suppression of repetitive disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Alma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (4), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2012.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized-coordinated model predictive control for a hydro-power valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Zarate-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91, pp.108-118. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Tuning of Reduced Order H-infinity Feedforward Compensators for Active Vibration Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Alma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.554-561. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2011.2119485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude fréquentielle des systèmes continus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, S7170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive regulation--Rejection of unknown multiple narrow band disturbances (a review on algorithms and applications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Alma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelian Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (10), pp.1168-1181. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Suppression of Multiple Time-Varying Unknown Vibrations Using an Inertial Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Alma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (6), pp.1327-1338. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2010.2091641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Fault-Tolerant Control of a Magnetic Levitation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Yetendje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose de Dona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (18), pp.2108-2121. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and robust control of Blu-ray disc servo-mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (5), pp.715-725. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2009.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor switching control strategy with fault tolerance guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang W. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose de Dona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (1), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2007.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Safe Longitudinal Control for Adaptive Cruise Control and Stop-and-Go Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (2), pp.246-258. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2006.886432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun-To-Drive By Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bechart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Dolcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (4-5), pp.353-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new friction model for simulation, estimation and motion control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2026 - 23rd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tire-road model for fast grip potential estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vayssettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2025 - 13th International Conference on Mechatronics and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Parameter-Varying Observer for Online Tire Grip Potential Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vayssettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce de défauts dans les moteurs asynchrones par analyse spectrale de leurs courants statoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2025 - 3ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique - SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effect of control gains on wind turbine drive-train deterioration: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.616-621, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-aware Control for Health Management of Lithium-ion Battery in a V2Grid Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHME 2024 - European Conference of the PHM Society 2024 - PHME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Jul 2024, Prague, Czech Republic. pp.10, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2024.v8i1.4086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel dynamical model for diagnosis, prognosis and health-aware control of Lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.658-663, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life Control of a Deteriorating Wind Turbine with Flexible-Shaft Drive-Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2023 - 33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southampton; European Safety and Reliability Conference, Sep 2023, Southampton, United Kingdom. pp.1800-1807, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P602-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state-space approach for remaining useful life control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term degradation estimation of wind turbine drive-train under a gain-scheduling control strategy according to the weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2022 - 5th IFAC Workshop on Advanced Maintenance Engineering, Services and Technologies - AMEST 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC; Universidad de los Andes; Tecnológico de Monterrey, Jul 2022, Bogotá, Colombia. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation analysis in a controlled flexible drive train subject to torsional phenomena under different wind speed conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control (ICSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.90-95, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control Switching for Autonomous Vehicles based on Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV 2022 - 33rd IEEE Intelligent Vehicles Symposium (IV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.792-797, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal power reconstruction during cycling using a robust discrete-time PI observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Switching of Multi-LPV Control Systems Based on Youla-Kucera Parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduling wind-turbine control to mitigate the effects of weather conditions on the drive-train degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC; University of Cyprus, Jun 2022, Pafos, Cyprus. pp.6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of carbon-dioxide production during cycling by using a set-membership observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rosero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rotterdam (on line), Netherlands. pp.2323-2328, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/LFT Control Design Equipped with a Command Governor for Different Steering Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Experimental Validation of an LPV Pure Pursuit Automatic Steering Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTS 2021 - 16th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of a wind-turbine drive-train under turbulent conditions: effect of the control law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2021 - 5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference Governor approach for Lateral Control of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kapsalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Milanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2021 - 24th IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Indianapolis, United States. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC48978.2021.9564694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Look-Ahead Distance Optimization for Smooth and Robust Steering Control of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2021 - 29th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bari (virtual), Italy. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED51440.2021.9480235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Experimental Validation Of A Lateral LPV Control Of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milanés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2020 - 23rd IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodos (Virtual), Greece. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC45102.2020.9294459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability-Based Method for Control Performance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Hong Kong, China. pp.805-810, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel RPI Set Computation Method for Discrete-time LPV Systems with Bounded Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbo Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Ampountolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCA 2019 - 15th IEEE International Conference on Control and Automation (ICCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA.2019.8899945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Interval-Ellipsoidal Set-Membership State Estimators for Uncertain Discrete-Time Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.348--353, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An invariant-set approach for constraining gas exchange dynamics during cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rosero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gas exchange dynamics using cycle-ergometer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rosero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Corno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATHMOD 2018- 9th Vienna International Conference on Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for controlling the remaining useful lifetime of a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2018, Varsovie, Poland. pp.861-866, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Monitoring of a Friction Drive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCAC 2017 - 3rd IEEE Colombian Conference on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cartagena de Indias, Colombia. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCAC.2017.8276461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Luenberger-like Interval Observer for a Class of Uncertain Discrete-time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Loukkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCC 2017 - Asian Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Gold Coast, Australia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-energetic model of cyclist for enhancing pedelec systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rosero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Membership Observer Design Based on Ellipsoidal Invariant Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Loukkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration estimation for remaining useful lifetime prognosis in a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control (IFAC 2017), Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Receding Horizon State Estimation for LPV Systems in the presence of Non-uniform Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon A. Isaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector A. Botero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCAC 2017 - 3rd IEEE Colombian Conference on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration modelling of contact surfaces for a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2016 - 26th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, UK Safety and Reliability Society and European Safety and Reliability Association-ESRA, Sep 2016, Glasgow, United Kingdom. pp.1961-1968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-invariance analysis for deterioration prediction on a roller-on-tire actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2016 - 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.87-92, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-Membership Tests to Evaluate the Performance of Nominal Feedback Control Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Loukkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC 2016 - CCA 2016 - IEEE Multi-Conference on Systems and Control - IEEE Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.1300--1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer function identification of POGO system device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiane Fortes Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kernilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dehouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Propulsion 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Technique to Check the Performance of Control Laws Applied to Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Loukkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWIM 2016 - 9th Summer Workshop on Interval Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic characterization of hydraulic systems: application to POGO phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiane Fortes Patella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rebattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - 28th IAHR symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal RPI sets computation for polytopic systems using the Bounded-real lemma and a new shrinking procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France. pp.182 - 187, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EBCCSP.2015.7300677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INOVE ANR 2010 Blan 0308 project: Integrated approach for observation and control of vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2340-2345, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaoana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorris Dola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange Multipliers Based Price Driven Coordination with Constraints Consideration for Multisource Power Generation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Tolerant Control of a Semi-Active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control scheme for road profile estimation : application to vehicle dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of critical situations for vehicle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2014 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2014.6859078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaoana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Strategy for Semi-Active Suspensions with LPV Accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV/Hinf Approach for Fuel Consumption Minimization of the PHEV with Battery Life Prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2013 - 7th IFAC international symposium on advances in automotive control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tokyo, Japan. pp.378-383, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control with Additive Compensation for Faults in an Automotive Damper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Morales Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ramirez Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNSC 2013 - IEEE International Conference on Networking Sensing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov event-triggered control: a new event strategy based on the control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicative Fault Tolerant Control for Semi-Active Suspension System : Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vivas-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C. Tudon-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.3803-3808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de situation critique d'un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2013 - 5èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LPV EMS Regulator for the Parallel HEV with Battery Life Prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2013 - 21st Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2013.6608767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Fault Estimation and Fault Tolerant Control Design for LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference SSSC - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.689-694, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based maximum power tracking in wind turbines with only generator speed measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control-Based Power Management Strategy for Fuel Cell/Wind Turbine/Supercapacitor Integration For Low Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'13-ECCE Europe 2013 - the 15th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection in Automotive Semi-active Suspension : Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Morales-Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Jesus Lozoya-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE 2013 World Congress &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Detroit, United States. pp.2013-01-1234, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2013-01-1234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Detection for Vehicle Lateral Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit price method for coordinated control and hydro-power production example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Zarate-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Davelaar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PP&amp;PSC 2012 - 8th IFAC Symposium on Power Plant and Power System Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incident Detection for an Uncertain Traffic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf based supervisory control strategy for a parallel HEV with battery fault accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.6, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust suspension fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2012 - 13th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Budapest, Hungary. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parity Space-Based Fault Detection On LPV Systems : Approach For Vehicle Lateral Dynamics Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Operating Mode Estimation for an On ramp Neighborhood under Normal Traffic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf observer-based battery fault estimation for HEV application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-COSM 2012 - IFAC Workshop on Engine and Powertrain Control Simulation and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit coordination for MPC-based distributed control with application to Hydro-Power Valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Zarate-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced coordinated control for a Hydro-Power Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Zarate-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2011 - 10th IMACS International Conference Modeling &amp; Simulation of Electric Machines, Converters and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du profil de la chaussée pour la dynamique du véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Erhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN-MACS 2011 - 4èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle yaw control via coordinated use of steering/braking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.644-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Switching Hinf PI Controller for Local Traffic On-ramp Metering, an LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d'état pour la commande optimale d'un système gyroscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayate Khennouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2011 - 9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Québec, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduled LPV/Hinf controller based on direct yaw moment and active steering for vehicle handling improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Design of a Switched PI Controller for an Uncertain Traffic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.n-c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain scheduled steering and braking control for improvement of vehicle handling and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poussot-Vassal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Coordinated Freeway On-Ramp Metering Using Switching System Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Koenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2010 - 4th IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ancona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/H1 controller design for vehicle dynamic stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression adaptative de vibrations en utilisant un actionneur inertiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Alma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010 - 6ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV/Hinf controller for vehicle handling and stability enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSDIA 2010 - 12th Mini Conference on Vehicle System Dynamics, Identification and Anomalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Budapest, Hungary. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct adaptive suppression of multiple unknown vibrations using an inertial actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Doré Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Alma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Buche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.1743-1748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of H-inf Bounded Non-Fragile Controllers for Discrete-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Briat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant set approach to actuator fault tolerant control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Dedona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2009 - 7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor longitudinal control with fault tolerant guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Dedona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro power valley control: Decomposition/Coordination methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Zarate-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFG 2009 - 14th Belgian-French-German Conference on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved multisensor switching scheme for fault tolerant control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Dedona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2009 - 48th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-observer Switching Strategy for Fault-Tolerant Control of a Quadrotor Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2008 - 16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1094-1099, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Switching Scheme with Multiple Sensor-Controller Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Dedona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.1212-1217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Multi-Sensor Switching Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang W. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose de Dona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation and H-inf control of the Opto-mechanical coupling effect in DVD Servo-mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Control in Optical Disk Drives: Reducing the Opto-mechanical coupling effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Voda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor switching strategy for automotive longitudinal control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang W. Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose de Dona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Seron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2006 - IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minneapolis (Minnesota), United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collision warning system based on an inter-distance reference model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Prague, Czech Republic. pp.s/n</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Symposium on System Structure and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lovera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Federation of Automatic Control, pp.213, 2013, 978-3-902823-25-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Distributed-Coordinated Approach for Energy Management in Multisource Electric Power Generation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sandoval-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olaru, S. and Grancharova, A. and Lobo Pereira, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Model-Based Optimization and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 464, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-114, 2015, Lecture Notes in Control and Information Sciences, 978-3-319-26685-5. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26687-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Fault-Tolerant Automotive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Varrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Sename, Peter Gaspar, József Bokor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Control and Linear Parameter Varying approaches: application to vehicle dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 437, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-287, 2013, Lecture Notes in Control and Information Sciences, ISBN : 978-3-642-36109-8. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36110-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, device, computer program product and storage medium containing said program, for monitoring a metabolic state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3127323 (A1), EP4404841(A1) WO2023041885 (A1). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé d'interactions de robot dans des applications de réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sillam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2020157215. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de l'inter-distance entre deux véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00138250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14956,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80A5F708"/>
+    <w:nsid w:val="F6E8E532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15187,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-jairo-martinez-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2490-9019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087810298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982980v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106987" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511304v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milanes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rosero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chorin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2023.128772" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790267v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3125771" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapsalis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milan&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jair Rodriguez Obando" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109963" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554910" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza-Hurtado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero-Castro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0357-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.12.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-2095-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brillault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/5/052004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Tudon-Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales-Menendez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413937" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.03.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.01.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DBFLMKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zarate-Florez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M50PDXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2119485" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669464v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Constantinescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.06.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNWRLBMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2091641" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yetendje" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Dona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1572" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B37DD26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.02.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1H06C3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.05.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z7W6DNQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.886432" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bechart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Dolcini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roffet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arvis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008003v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Kulkarni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.294" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Esther Romero Fandino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.287" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744898v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4086" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P602-cd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993835" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827384" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617648v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.154" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.284" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.179" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.177" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03280581v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564694" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03205747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03227095v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.594" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595837" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655078" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milan&#233;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480235" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02882631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294459" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267149v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920594" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04436818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Tan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ampountolas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2019.8899945" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864743" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865474v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Corno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.676" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575847v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Leon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.918" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1043" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC.2017.8276461" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378750v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376794v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739733" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kernilis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dehouve" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374409v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.134" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994227v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Erhart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859078" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994211v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879075v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghong Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608767" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994210v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivas-Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Jesus Lozoya-Santos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937240v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales Menendez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez Mendoza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00174" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994198v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Morales-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1234" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937234v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693942" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879070v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772251v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs N&#233;meth" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemarchand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733764v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821994v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733767v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772330v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756103v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681179v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568875v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681332v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677268v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Khennouf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620482v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202556v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaspar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567431v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544082v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536313v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567487v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544103v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202551v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443610v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dedona" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443611v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576682v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443617v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357897v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602064" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327341v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123082v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123073v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhuo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397440v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240538v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250628v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/230F821C4C472F2981B7D75BF8024BE4CB94B8C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746280v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sillam" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138250v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/john-jairo-martinez-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2490-9019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087810298" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QXNL5LMAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.106987" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04511304v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milanes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rosero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chorin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2023.128772" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790267v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3125771" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kapsalis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Milan&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jair Rodriguez Obando" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0698" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/actacyb.24.3.2020.12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Loukkas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1554910" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza-Hurtado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero-Castro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0357-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2015.12.020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane . Fortes Patella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-2095-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rebattet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brillault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/5/052004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Tudon-Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheib Fergani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales-Menendez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413937" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.10.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gaspar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2013.03.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.01.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DBFLMKW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zarate-Florez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M50PDXC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Dor&#233; Landau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2119485" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Constantinescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu No&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.06.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNWRLBMZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2010.2091641" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Yetendje" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Dona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B37DD26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Voda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2009.02.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1H06C3Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.05.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z7W6DNQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2006.886432" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bechart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Dolcini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arvis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roffet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Esther Romero Fandino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.287" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Kulkarni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4086" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.294" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P602-cd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.177" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924622v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993835" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827384" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.154" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762058v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.284" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.179" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655078" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03227095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.594" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03205747v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450112v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595837" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03280581v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC48978.2021.9564694" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301885v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milan&#233;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480235" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02882631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC45102.2020.9294459" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267149v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920594" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04436818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Tan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ampountolas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2019.8899945" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864743" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865474v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Corno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.676" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628575v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC.2017.8276461" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654524v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575847v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Leon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.918" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1043" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564499v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659286v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon A. Isaza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector A. Botero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376794v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739733" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378750v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kernilis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dehouve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250644v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.134" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348499v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Talon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862364" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982160v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994227v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Erhart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859078" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937234v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Morales Menendez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693942" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghong Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00054" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937240v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramirez Mendoza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00129" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vivas-Lopez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Jesus Lozoya-Santos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994211v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608767" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994181v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00174" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856879v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994198v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Morales-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hernandez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-1234" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772330v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756103v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Davelaar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821989v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemarchand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733764v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00088" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772324v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs N&#233;meth" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772251v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733767v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620482v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681179v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681332v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568875v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Khennouf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536112v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544103v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202551v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202556v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaspar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szabo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567431v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443613v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443610v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dedona" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443617v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357897v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berbra" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602064" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327341v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123085v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123082v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123042v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123073v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang W. Zhuo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397440v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931597v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240538v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36110-4_10" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/230F821C4C472F2981B7D75BF8024BE4CB94B8C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746280v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997187v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rigau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sillam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138250v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>