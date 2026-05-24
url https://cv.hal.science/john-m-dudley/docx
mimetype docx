--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JOHN DUDLEY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (207)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for experiments and theory in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V. Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Leybov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Summer Topicals, Light by Light Manipulation for Next Generation Photonics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Photonics Society, Jul 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights, new experiments, and new approaches to computation: the many synergies between machine learning and nonlinear fibre optics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ley Leybov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC2025, 51st European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenaghe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating physical intuition in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du non-linéaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la réflexion temporelle dans un circuit photonique intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say Tak Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'optique guidée (JNOG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating physical intuition in nonlinear fibre optics using dominant balance search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-pumping supercontinuum generation and temporal reflection in a nonlinear photonic integrated circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Nonlinear Photonics and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage machine en optique non-linéaire ultrarapide fibrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Control of Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une nouvelle fibre optique microstructurée à dispersion normale pour la génération de supercontinuum à 1030 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'optique guidée (JNOG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized nonlinear dynamics of the four-wave mixing in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, Journées Nationales de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journey through time: Optics of Yesterday and Today through Charles Féry’s Spectrophotometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spectro-temporal evolution of a frequency comb in a nonlinear optical fibre with a feedforward neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ièmes Journées GDR Elios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par un réseau de neurones artificiels de la propagation non linéaire d’ondes périodiques dans une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear fibre photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari (IT), Italy. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual femtosecond pumping supercontinuum generation in a highly doped silica glass integrated waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying dominant physical interactions in nonlinear fibre optics using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning analysis of temporal instability peaks under Continuous Wave excitation in optical fiber Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Phase-Space Portraits of Ideal Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet FOURIER - Fibre et optique ultra rapide pour l’investigation d’événements rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évènements rares 2022 - Journée de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS MITI, Jan 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm optimization of broadband operation in a noiselike pulse fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting frequency comb structure in nonlinear optical fibre using a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.06019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Nonlinear Propagation of Periodic Waveforms in Optical Fibre with a Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO US (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose, United States. paper SM4F.7, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.SM4F.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing interaction and localization dynamics in modulation instability via data-driven dominant balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting, EOSAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.13001, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328713001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying extreme localization and rogue waves in fibre optics using data-driven dominant balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference Laser Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des instabilités dans les lasers impulsionnels à solitons dissipatifs par techniques d’apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ièmes Journées Nationales de l'Optique Guidée, Optique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate fiber-optic emulator of fundamental four-wave mixing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete measurement of the phase-space topology of fiber four-wave mixing using iterated initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigma Tech Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space topology of fiber four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference Laser Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of phase-space topology in fiber four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième journées du GDR ELiOs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Fiber Laser Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Changsha City, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the use of real-time measurements in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipulse and molecule states in a broadband Mamyshev oscillator around 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsions multiples et états moléculaires dans un oscillateur Mamyshev à 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ièmes Journées Nationales de l'Optique Guidée, Optique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurements and simulations of incoherent supercontinuum dynamics and rogue waves in a noise-like pulse dissipative soliton fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9592607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-10 mu m Mid-Infrared Supercontinuum Generation in Cascaded Optical Fibers: Experiment and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Venck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois St-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar N. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwan Chahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nonlinear Frequency Generation and Conversion - Materials and Devices XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2543753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'un spectre ultraviolet de 350 à 391 nm dans une fibre opttique à cristal photonique en silice UV-Grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2019, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum par cascade de mélanges à quatre ondes intermodaux dans une fibre optique multimode à saut d'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum par cascade de mélanges à quatre ondes intermodaux dans une fibre optique multimode à saut d'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal phase evolution of Peregrine-like breathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton de Peregrine comme structure universelle de la compression d'impulsion dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bertola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Generation and Intermodal Four-Wave Mixing in a Step-Index Few-Mode Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Future Prospects for Photonics on Mid-Infrared Light Sources and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tampere, Finland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium, PIERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIERS, Jul 2015, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel beam propagation in transparent solids for micromachining applications : theory, simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Filamentation (COFIL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser ablation with high angle Bessel and Bessel vortex beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Laser Technologies, ALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.altconference.org/alt14, Oct 2014, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01180007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation with Bessel beams and Bessel vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUILS13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Symposium on Ultrafast Intense Laser Science, Oct 2014, Jodhpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Nonlocal Dispersion Cancelled Two-Photon Bessel Interference in Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Galmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.- P. Decurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive time stretching measurements of real-time spectra and statistics for supercontinuum generation around 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinggui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser material processing with nondiffracting light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinggui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress and Exibition on Advanced Materials and Processes (EUROMAT) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Spain. pp.A1I-I/K-TH-PM2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitons sur fond continu en optique non-linéaire fibrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villateneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinggui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Sweden. pp.1P9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary nonparaxial accelerating beams and applications to femtosecond laser micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les breathers d'Akhmediev comme source à très haut-débit ou à ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Labex ACTION : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source optique fibrée pour la microscopie CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Photonique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded and spontaneous higher order modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester, United States. pp.FW3A.45, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2012.FW3A.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order modulation instability in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange à quatre ondes multiple et ondes scélérates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la génération non linéaire paramétrique dans les domaines UV et IR : état de l'art et nouveaux challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of modulated signals in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solitons, Collapses and turbulence : Achievements, Developments and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in nature, randomness and rogue wave in optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics global conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des solitons de Kuznetsov-Ma observée en optique fibrée non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental control over soliton interaction in optical fiber by pre-shaped input field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82740V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Modulation Instability in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Electronics and Laser Science Conference (QELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, United States. pp.QF1G.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur les vagues scélérates : le soliton de Peregrine enfin observé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical studies of modulation instability and nonlinear compression dynamics in optical fiber propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80732N, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.887455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and applications of nondiffracting beams for laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference On Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and realization of an experimental set-up for micro Airy beams generation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the optical Peregrine soliton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue waves and localized structures in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 URSI General assembly and scientific symposium of international union of radio science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and characterization of a femtosecond tunable light source based on the soliton self-frequency shift in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80710I, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.886483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored accelerating beam profiles through a caustic-based approach to wavefront design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. paper CF4_2, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peregrine soliton in optical fiber-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.QFF1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot nanochannel processing with femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Conference on and 12th European Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.CM5_4, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et application des faisceaux non-diffractants ultrabrefs à l'ablation à haut rapport de forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées des Phénomènes Ultrarapides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Peregrine soliton generation in standard telecommunications fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.Tu.B2.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal spectral dynamics of modulation instability : theory, simulation, experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and ElectroOptics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond non-diffracting Bessel beams and controlled nanoscale ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High aspect ratio taper-free micro and nano-channel fabrication in glass with ultrafast nondiffracting Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-Photonics West 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.875409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Rogue Waves : Physics and Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.OThS1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental control over soliton interaction in optical fiber by pre-shaped input field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEA Nabi workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cesarea, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovered dynamics of nonlinear fiber optics: from breathers to extreme localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United Kingdom. pp.7917-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la génération de micro-ondes ultra-pures et de pulses optiques à gigue ultra-faible en utilisant les oscillateurs optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Kouomou Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Volyanskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Hmima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil des communications des 29 èmes Journées Nationales d'Optique Guidée (JNOG) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France. pp.279 - 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband multiplex CARS micro-spectroscopy in the picosecond regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Pulse Shaping Using photonic Crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andressen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Pulse Shaping Using photonic Crystal fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Bessel beams for high aspect ratio taper free micromachining of glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nonlinear Optics and Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77281V, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the optical Peregrine Soliton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. pp.4017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of a developing CW supercontinuum: analytical predictions and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optital Fiber Communication (OFC)/Collocated National Fiber Optic Engineers (NFOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2010.OTuJ7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique et étude expérimentale des instabilités non-linéaires, des vagues scélérates et des phénomènes extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième grand colloque STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear spectral broadening across multiple bandgaps of all solid photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE photonics europe : Conference on Nonlinear Optics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77280D, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Bessel filaments for high aspect-ratio and taper-free micromachining of dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO.2010.CMBB3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Dispersive Wave Generation Induced by Soliton Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optital Fiber Communication (OFC)/Collocated National Fiber Optic Engineers (NFOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of ultrafast Bessel micro-beams and applications to laser surface nanoprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev Breather dynamics and the nonlinear modulation instability spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la densité spectrale d'énergie obtenue par auto-décalage fréquentiel Raman dans une fibre microstructurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitons to Supercontinuum: New Nonlinear Structures in Fiber Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Global Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Fully Stabilized Frequency Comb from a SESAM-Modelocked 1.5-μm Solid-State Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sudmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. C Stumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pekarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A E H Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)/Quantum Electronics and Laser Science Conference (QELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO.2010.CMX5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast micro-Bessel beams for laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics Berlin, International Trade Fair and Convention for Optical &amp; Laser Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation instability, Akhmediev breathers, and &amp;quot;rogue waves&amp;quot; in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Laser 2010: 7th Conference on Fiber Lasers - Technology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Fransisco, United States. pp.758029, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.841317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and detection of optical rogue-wave like fluctuations in fiber Raman amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria. pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse formation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro/nano-structuration à haut rapport de forme par faisceaux de Bessel femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international Environnement Professionnel MicroTechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond micromachining of high aspect ratio structures in fused silica using Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe - EQEC 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5192163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 GHz ultra-low jitter optical pulse stream generated by optoelectronic delay oscillators with soliton compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.K. Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe EQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5196382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de structures optiques extrêmes par amplification fibrée basée sur une pompe partiellement cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and infra-red supercontinuua generation by ns pumping in a two-zero dispersion wavelengths microstructured fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Alasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Technical Meeting "European COST Workshop 299 FIDES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of nonlinear optics in photonic crystal fiber: progress and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topicals Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria. pp.180, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LEOSWT.2009.4771717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Bragg sur niobate de lithium réalises par nanostructuration laser femtoseconde en faisceaux de Bessel non-diffractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale d'optique Guidée (JNOG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are optical rogue waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small fibers - big physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on materials for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Singapour, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum visibles et inrefrarouge dans une fibre microstructurée à deux zéros de dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées Nationales d'Optiques Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.208-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes scélérates et autres manifestations extrêmes dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COlloque sur les Lasers et l'Optique Quantique (COLOQ 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans Sartoux, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of parabolic pulses and applications for optical telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ponta Delgada, Portugal. pp.Tu.D1.5, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2009.5185133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to supercontinuum control in the long pulse regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical components and materials VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.814721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in fiber based amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ponta Delgada, Portugal. pp.We.A1.4, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2009.5185178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogue waves and extreme events in nonlinear ultrafast optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Antalya, Turkey. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LEOS.2009.5343299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route to Coherent Supercontinuum Generation in the Long Pulse Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/LEOS Winter Topical Meeting Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria. pp.201-202, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LEOSWT.2009.4771727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored soliton statistics in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Quantum Electronics and Laser Science Conference (CLEO/QELS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.239-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de l'auto-similarité en optique non-linéaire ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ieme rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de structures scélérates dans un amplificateur optique Raman à fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A8.2, 365-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards femtosecond laser machining for nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du réseau Cristaux Massifs, Micro-nano-structures et Dispositifs pour l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of harmonic generation in highly nonlinear silica nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, San Jose, United States. paper CWB7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation from 1350 to 1700 nm by nanosecond pumping near the second zero dispersion wavelength of a photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics Winter Topical LEOS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sorrento, Italy. pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue wave dynamics in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eggleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Opto-Electronics and Communications Conference/Australian Conference on Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sydney, Australia. pp.458-459, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OECCACOFT.2008.4610498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micromachining of fused silica and applications to fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 299 FIDES annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast nonlinear fiber optics : new fibers, new opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited tutorial at the Opto-Electronics and Communications Conference (OECC) and the Australian Conference on Optical Fibre Technology (ACOFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes scélérates optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond micromachining of fused silica and applications to fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Technical Meeting "European COST Workshop 299 FIDES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological study of femtosecond laser nano-structured fused silica using atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Optical Society 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM4.1245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic extension dynamics of supercontinuum generation in highly nonlinear silica nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto-Electronics and Communications Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sydney, Australia. pp.456-457, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OECCACOFT.2008.4610497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited tutorial at the Optical Fiber Communications Conference (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, San Diego, United States. pp.2825-2850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances & New Opportunities in Fiber Supercontinuum Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EPS-QEOD Europhoton on Fiber and Solid State Light Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Rogue Wave Control and Tailored Spectral Shaping in Picosecond Supercontinuum Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Optical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Physics and Practical Applications - a Two Way Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop on Bits, Quanta and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High aspect ratio nanochannel fabrication using non-diffracting femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Optical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM4-1678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking outside the envelope : new perspectives for nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Talk at the IEEE-LEOS Winter Topical Meeting on "Photonic Crystal Fibers : Technology and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sorrento, Italy. pp.170-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation control and spectral shaping of supercontinuum generation in the picosecond regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eggleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto-Electronics and Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sydney, Australia. paper ThJ2, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OECCACOFT.2008.4610473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of harmonic generation in highly nonlinear silica nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics India 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental generation of extreme-value optical rogue-wave structures in fibre Raman amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brussels, Belgium. paper Mo3.F.1, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2008.4729137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and control of optical rogue waves in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eggleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brussels, Belgium. paper P.7.02, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2008.4729548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Guided Wave Light-Matter Interactions : Modelling and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New trends for modelling laser-matter interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Luminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives for nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Symposium of the IEEE-LEOS Benelux Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de nanoparticules de niobate de lithium par ablation laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized nonlinear envelope equation for extreme nonlinear broadening; Physics Crossing Borders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLI Annual Conference of the Finnish Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tallinn, Estonia. pp.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond supercontinuum generation : extreme pulse propagation in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Effects in Photonic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and compression of extreme spectrally-broadened pulses in highly nonlinear fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE 2007, Symposium on Lasers and Applications in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, United States. pp.W4530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse compression to sub-30 fs regime in highly nonlinear fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COST Workshop 299 FIDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser pulses to 30 fs in dispersion-flattened highly nonlinear fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Neshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.CJ1-1-WED, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources d'impulsions paraboliques pico- et femto- secondes à fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laserap'6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Léger sous Beuvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Supercontinuum Generation to Carrier Shocks : Extreme Nonlinear Propagation in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Presentation at Special Symposium celebrating 40 years of Self Phase Modulation, Conference on Lasers and Electro Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized envelope equation for studying sub-cycle dynamics and multiple-harmonic spectral broadening in highly nonlinear waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.IE6-1-THU, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Supercontinuum Generation to Carrier Shocks: Extreme Nonlinear Propagation in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Quantum Electronics and Laser Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Baltimore, United States. pp.2070-2071, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QELS.2007.4431340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and Activities in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PhoNoMi2 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation d'enveloppe non-linéaire pour la modélisation de dynamiques sub-cycle optique et la génération d'harmoniques dans les guides d'onde non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la compression d'impulsions ultra courtes jusqu'à 20 fs dans une fibre à forte nonlinéarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Fiber Optics - New Fibers, New Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Tutorial at the European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première démonstration de génération d'impulsions paraboliques dans une fibre à dispersion décroissante avec un profil en peigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Journées Nationales d'Optique Guidée (JNOG 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp.328-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of parabolic pulse generation in comb-like profiled dispersion decreasing fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cannes, France. pp.We3.P.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic bandgap fiber and soliton effect compression of parabolic pulses to 20 fs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics and 2006 Quantum Electronics and Laser Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Long Beach, United States. pp.CThR2, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO.2006.4628075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Directions in Supercontinuum Generation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary Session of the European COST Action on Optical Fibres for New Challenges Facing the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Similar Propagation and the Optical Similariton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on Non Linear Waves : What's New ?, 9e Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of an alternate multiwavelength mode-locked fiber ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Anaheim, United States. pp.612-614, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OFC.2006.215519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors Conference, OSA Topical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of parabolic similariton generation in comb-like dispersion-decreasing fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Scientific Annual Meeting of the European Optical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France. pp.TOM 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity and phase dynamics of Supercontinuum Generation in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2006, pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification parabolique : aspects fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fibre optique femtoseconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of an actively mode-locked erbium-doped fiber ring laser by multi-harmonic phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and National Fiber Optic Engineers Conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Anaheim, United States. pp.597-599, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OFC.2006.215514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum, quoi de neuf?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Fibre Optique Femtoseconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation de Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Laboratoire de Physique et des Nanostructures (LPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marcoussis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Frontiers in Ultrafast Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Oxford, Department of Atomic and Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle en temps et en fréquence des impulsions multi–longueurs d'onde émises par un laser à fibre à verrouillage actif de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Chaos to Compression : Control and Exploitation of Supercontinuum Generation in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004, pp.Tu5.5.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum dynamics in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Society-Quantum Electronics and Optics Division Europhoton Conference, Special Symposium on Photonic Crystal Fibers andWaveguides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Time and Wavelength Pulse Interleaving in an Actively Modelocked Fibre Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p. Th1.3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental properties of parabolic pulses generated via Raman amplification in standard optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p.MD5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of vectorial modulation instability due to structural nonuniformity in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p. WC3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel holographic masking technique for Bragg reflector inscription on integrated optics components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2004: Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Francisco, United States. pp. 211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband and Ultrasensitive Pulse Characterization using FROG via FWM in a Semiconductor Optical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p.Mo3.4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of normal dispersion regime scalar modulation instability in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leonhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L.G Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S.J Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J Kruhlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p.CWA83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic bandgap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Electromagnetic Crystals and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limits to few–cycle pulse generation from compression of broadband supercontinua generated in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p. Paper CWA83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School "New Concepts in Photonics and Optical Communications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broaband and ultrasensitive pulse characterization using FROG via FWM in a semiconductor optical ampli- fier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p.Mo3.4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans Talk at Frontiers in Optics : 88th Annual Meeting of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rochester,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limits to few–cycle pulse generation from compression of broadband supercontinua generated in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. CTuBB4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental generation of parabolic pulses at 1550 nm via Raman amplification in non zero dispersion shifted fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp. Tu3.2.7, 232-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets non–linéaires dans une fibre microstructurée fortement biréfringente en régime de dispersion anormale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp. 173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et caractérisation de similaritons optiques générés par amplification Raman dans une fibre optique standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de similaritons optiques à 1550 nm par amplification Raman dans une fibre NZ–DSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of supercontinuum generation from a short length of microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2003, p. TuS2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression and Coherence Properties of Extreme Nonlinear Pulse Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Quantum Electronics, Swiss Federal Institute of Technology (ETH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parabolic pulse–solitary wavetransition in optical fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C Peacock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J Kruhlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 517-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization mode dispersion and vectorial modulational instability in air silica microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S Windeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive milliwatt peak power pulse characterization at 1.55 micron via wavelength conversion frequency resolved optical gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, p. 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Simulations of Noise Imposed on Supercontinuum Generated in Microstructure Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Diddams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2002, pp.ThE3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion modale de polarisation et instabilité de modulation vectorielle dans les fibres à cristaux photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete characterization of milliwatt peak power picosecond pulses at 10 GHz propagating over 300 km in a fiber recirculation–loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, p. NLMA7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des propriétés de cohérence des spectres de supercontinuum engendrés dans les fibres à cristaux photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 265-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de cohérence de spectres de supercontinuum générés dans les fibres à cristaux photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation complète et ultrasensible de la propagation d'impulsions optiques dans une boucle à recirculation par FWM–FROG,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée 2002, JNOG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Dijon, France. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised classification of non-linear dynamics in optical fiber propagation using intensity clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 472, pp.134502. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2024.134502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning prediction of noise-driven nonlinear instabilities in fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.7800. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62713-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre supercontinuum generation: Progress and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Heidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 151 (5), pp.8. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/adfe8c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits of nonlinear and dispersive fiber propagation for an optical fiber-based extreme learning machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ley Leybov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Skalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (13), pp.4166 - 4169. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.562186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral optimization of supercontinuum shaping using metaheuristic algorithms, a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Koivisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.377. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-84567-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitons and coherent structures in optics: 50th anniversary of the prediction of optical solitons in fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 574, pp.131107. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2024.131107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.8431. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.545591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive wave generation in photonic crystal fibers with normal dispersion pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Crevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (4), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.549179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Optics Heritage at the University of Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verschueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.36.2.000038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracavity coherent supercontinuum generation via high-order soliton dynamics in a dissipative soliton fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwei Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjian Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixu Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (27), pp.47970. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.542558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Physical Intuition in Nonlinear Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, December 2024, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high-order interactions on the fundamental dynamics of four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.043503. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.110.043503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of a spectral asymmetry invariant in optical fiber four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annalen der Physik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2300489. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/andp.202300489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating physical intuition in nonlinear fiber optics with unsupervised dominant balance search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (15), pp.4202. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.524529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory control in idealized four-wave mixing processes in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 538, pp.129472. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of interaction dynamics and rogue wave localization in modulation instability using data-driven dominant balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10462. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering experiments on optical solitons in fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202312241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting nonlinear reshaping of periodic signals in optical fibre with a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 542, pp.129563. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network analysis of unstable temporal intensity peaks in continuous wave modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 541, pp.129570 (8). </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning analysis of instabilities in noise-like pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (9), pp.15060. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.455945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized four-wave mixing dynamics in a nonlinear Schrödinger equation fiber system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.656-662. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.445172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized Four Wave Mixing Dynamics in a Nonlinear Schrödinger Equation Fibre System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.656-662. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.445172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven model discovery of ideal four-wave mixing in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.12711. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-16586-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling self-similar parabolic pulses in optical fibres with a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100066. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rio.2021.100066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities in a dissipative soliton-similariton laser using a scalar iterative map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (5), pp.1232 - 1235. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.386110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev breather signatures from dispersive propagation of a periodically phase-modulated continuous wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.102545. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase evolution of Peregrine-like breathers in optics and hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.012207. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.012207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurements of spontaneous breathers and rogue wave events in optical fibre modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13675. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on optical rogue waves and extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milivoj Belić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Ping Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.063001. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/6/063001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent rogue wave structures and statistics in spontaneous modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nonlinear Schrodinger equation and the propagation of weakly nonlinear waves in optical fibres and on the water surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 361, pp.490-500. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aop.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.054104. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.054104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser fabrication of micro and nano-disks in single layer graphene using vortex Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.241111. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4846415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (12), pp.3138-3143. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799118v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary nonparaxial accelerating periodic beams and spherical shaping of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.2218 - 2220. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.002218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme wave runup on a vertical cliff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.3138 - 3143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal turing patterns, bright and dark cavity solitons in Kerr combs generated with whispering-gallery-mode resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Balakireva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.6100409. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2013.2277882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct machining of curved trenches in silicon with femtosecond accelerating beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Optical Society. Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.13019. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/jeos.2013.13019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of femtosecond Bessel beams to laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.29 - 34. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of coherent wave groups in deep-water random sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (6), pp.063001. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.063001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Hokusai's great wave off Kanagawa: Localization, linearity and a rogue wave in sub-antarctic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes &amp; Records of the Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.159 - 164. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsnr.2012.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defending basic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (5), pp.338 - 339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and chaos contributions in fast random bit sequence generated from broadband optoelectronic entropy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiole Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2284001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme wave events in Ireland: 14 680 BP-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.625 - 648. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-625-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.29 - 34. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/PT.3.2045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time full bandwidth measurement of spectral noise in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.882. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral shaping and optical rogue events in fiber-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.248-256. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Kuznetsov-Ma soliton dynamics in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.463. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.071110. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4745925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating beyond the horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Kaminer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elad Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Bekenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Nemirovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mordechai Segev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.26. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.23.12.000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sending femtosecond pulses in circles: highly nonparaxial accelerating beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.1736 - 1738. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.001736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peregrine soliton generation and breakup in standard telecommunications fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.000112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-Order Modulation Instability in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.253901. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev breather evolution in optical fiber for realistic initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (19), pp.2029-2034. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of solid core photonic bandgap fibers for visible supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (6), pp.1661-1668. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogue wave early warning through spectral measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soto-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (3), pp.541-544. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence phase shift in Fermi-Pasta-Ulam nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (46), pp.4158-4161. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2011.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation by nanosecond dual-pumping near the two zero-dispersion wavelengths of a photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (1), pp.467-470. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analysis of an old instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201104.003697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended core tellurite glass optical fibers for infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Savelii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gadret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (11), pp.1661-1666. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping by coherent addition of multiple redshifted solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (7), pp.1716-1723. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal triangular spectra in parametrically-driven systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soto-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (3), pp.775-779. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2010.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peregrine soliton observed at last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.30. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.22.12.000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-soliton nonlinear wave mixing in noise-driven fiber supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (19), pp.3870-3872. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.003870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser micro- and nanostructuring using femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Phing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 199 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2011-01506-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary accelerating micron-scale caustic beams in two and three dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (17), pp.16455-16465. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.016455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transform-limited spectral compression by self-phase modulation of amplitude-shaped pulses with negative chirp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andressen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.707-709. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.000707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics of modulation instability described using Akhmediev breather theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (11), pp.2140-2142. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast optics: Nonlinear attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.272-274. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2010.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant dispersive wave generation through soliton collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), pp.658-660. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.000658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465 (7294), pp.41-42. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/465041a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the linear Raman gain approximation in modeling broadband nonlinear propagation in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (24), pp.25449-25460. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.025449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral broadening of femtosecond pulses in solid-core photonic bandgap fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (16), pp.2813-2815. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.002813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High aspect ratio taper-free microchannel fabrication using femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.566-574. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.000566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental signatures of dispersive waves emitted during soliton collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (13), pp.13379-13384. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.013379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peregrine soliton in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.790-795. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys1740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referencable frequency comb from a 170-fs, 1.5-mu m solid-state laser oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Stumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pekarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E.H. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Südmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (3), pp.401-408. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3854-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisions and turbulence in optical rogue wave formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. de Sterkeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 374 (7), pp.989-996. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2009.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in optics: Challenges of the MANUREVA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (1), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2010-01243-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the statistical interpretation of optical rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2010-01244-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High aspect ratio nanochannel machining using single shot femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (8), pp.081102. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3479419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue wave statistics in laser filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (14), pp.12070-12075. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.012070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton and rogue wave statistics in supercontinuum generation in photonic crystal fibre with two zero dispersion wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 173 (1), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2009-01081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of optical rogue wave energy statistics in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.217-219. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20093582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Parabolic Pulse Generation and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (11), pp.1482-1489. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2009.2027446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic delay oscillator with nonlocal nonlinearity: Optical phase dynamics, chaos, and synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Udalstov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (2), pp.026207. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.80.026207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du soliton hydrodynamique à la vague scélérate : reproduire optiquement les ondes non-linéaires pour mieux les comprendre et les maitriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uB Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface nanoprocessing with nondiffracting femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (20), pp.3163-3165. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.003163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation instability, Akhmediev Breathers and continuous wave supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (24), pp.21497-21508. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.021497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogue-wave-like characteristics in femtosecond supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2468-2470. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of ultralow jitter optical pulses using optoelectronic oscillators with time-lens soliton-assisted compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (22), pp.5160-5167. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2028033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Nonlinear Optical Self-Similarity in Three Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.233903. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.233903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of extreme events generated in Raman fiber amplifiers through spectral offset filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (2), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2009.2030513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of nonlinear optics in photonic crystal fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2008.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Ultrashort Electromagnetic Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Walmsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trebino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (6), pp.MU1-MU2. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.000MU1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic Pulse Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (6), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01468030802269753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous fs pulse spectral broadening and third harmonic generation in highly nonlinear fibre : experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Neshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.349-352. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing and control of optical rogue waves in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eggleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (6), pp.3644-3651. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-of-flight range detection using low-frequency intensity modulation of a cw laser diode: application to fiber length measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (9), pp.093602. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.2977794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation from 1.35 to 1.7 mu m by nanosecond pumping near the second zero-dispersion wavelength of a microstructured fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (9-12), pp.842-844. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2008.921824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic extended supercontinuum generation and carrier envelope phase dependent spectral broadening in silica nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (15), pp.10886-10893. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.010886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation control and spectral shaping of optical fiber supercontinuum generation in the picosecond regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eggleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.187-194. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3274-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dense array of small coupled waveguides in fiber technology: trefoil channels of microstructured optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Marian Apetrei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ariel Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Moison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (25), pp.20648-20655. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.020648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser pulses to 30 fs in dispersion-flattened highly nonlinear fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (17), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton spectral tunnelling in photonic crystal fibre with sub-wavelength core defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (18), pp.967-968. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20071553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similarity in ultrafast nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear envelope equation modeling of sub-cycle dynamics and harmonic generation in nonlinear waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (9), pp.5382-5387. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.005382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber supercontinuum sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (8), pp.1771-1785. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.24.001771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser soliton pulses around 1550nm to below 30 fs in highly nonlinear fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.C. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (17), pp.915-916. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20071726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Fiber Source of 20 fs Pulses at 1550 nm using Two Stage Linear-Nonlinear Compression of Parabolic Similaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (17), pp.1831-1833. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2006.880728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation in comb-like profiled dispersion decreasing fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (17), pp.965-966. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20062073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber source of 20-fs pulses at 1550 nm using two stage linear-nonlinear compression of parabolic similaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (17), pp.1831--1833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (4), pp.1135-1184. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.78.1135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirp-controlled soliton fission in tapered optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wohlleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (1), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2138-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation in comb-like profiled dispersion decreasing fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (17), pp.965--966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bragg mirror inscription on LiNbO3 waveguides by index microstructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ghoumid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (15), pp.3553-3560. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.003553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse propagation and supercontinuum generation in photonic nanowires: experiment and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81, pp.363-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of an actively modelocked fiber laser by multi-harmonic phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 256, pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate asymptotic evolution and photonic bandgap fiber compression of optical similaritons around 1550nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.3236-3241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic band–gap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Journal of Nanoscale and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, n° 3, p.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad–band and ultrasensitive pulse characterization using frequency–resolved optical gating via four–wave mixing in a semiconductor optical amplifie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical pulse generation using soliton–assisted time–lens compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.1743-1748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and theoretical analysis of an alternate multiwavelength mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2295-2297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic band-gap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, n° 4, pp.045107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation and nonlinear pulse propagation in photonic crystal fiber: influence of the frequency– dependent effective mode area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81, pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate asymptotic evolution and photonic bandgap fiber compression of optical similaritons around 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (9), pp.3236-3241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of structural irregularities on modulational instability phase matching in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Windeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (16), pp.1903-1905. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.001903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic characteristics of parabolic similariton pulses in optical fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.2533-2535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limits to few-cycle pulse generation from compression of supercontinuum spectra generated in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (11), pp.2423-2428. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPEX.12.002423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate multiwavelength modelocked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (8), pp.1816-1818. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2004.829774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of interleaved pulses on time-wavelength grid by actively modelocked fibre laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (14), pp.901-902. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20045248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction-ratio independent method for chirp measurements of Mach-Zehnder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.442-448. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPEX.12.000442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental noise limitations to supercontinuum generation in microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Diddams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.113904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental generation of parabolic pulses via Raman amplification in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of the coherence of microstructure–fiber supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Shreenath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trebino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.2697-2703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and understanding the most complex ultrashort pulse ever generated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trebino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (12), pp.44. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.14.12.000044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the intensity and phase of supercontinuum from an 8–mm–long microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trebino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental amplitude noise limitations to supercontinuum spectra generated in microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Diddams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in air-silica microstructured fibers with nanosecond and femtosecond pulse pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Windeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.765-771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-mode dispersion measurements in high-birefringence fibers by means of stimulated Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41, pp.2589-2591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization mode dispersion and vectorial modulational instability in air silica microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Windeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.695-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milliwatt-peak power pulse characterization at 1.55 µm by wavelength-conversion frequency-resolved optical gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.863-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar propagation of parabolic pulses in normal-dispersion fiber amplifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Kruglov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Peacock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Opt. Soc. Am.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal behavior of periodic arrays of spatial solitons in a planar waveguide with relaxing Kerr nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cambournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.574-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence properties of supercontinuum spectra generated in photonic crystal and tapered optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.1180-1182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitary pulse propagation in high gain optical fiber amplifers with normal group velocity dispersion,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Peacock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Kruhlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 206, pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross–correlation frequency resolved optical gating analysis of broadband continuum generation in photonic crystal fiber: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.1215-1221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete intensity and chirp characterisation of mW peak power ps pulses at 10 GHz propagating over 308 km in fibre recirculation loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.1696-1697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations and coherence properties of supercontinuum generation in photonic crystal and tapered optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.651-659. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2002.1016369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et contrôle des portraits de phase du processus idéal de mélange à quatre ondes dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton Peregrine, une onde fondamentale des dynamiques non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase evolution of Peregrine-like solitons in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University press, pp.418, 2010, </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511750465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Modulational Instability and Vector Solitons in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haelterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Solitons : Theoretical and Experimental Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Lecture Notes in Physics, pp. 327-352, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Modulational Instability and Vector Solitons in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haelterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Solitons : Theoretical and Experimental Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Lecture Notes in Physics), tome 613, pp. 327-352, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tale of Two Portraits. A Note on Two Alleged Images of Thomas Harriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId867"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JOHN DUDLEY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (153)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic few-cycle solitons on chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Emonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (227), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-026-02312-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Optics Heritage at the University of Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verschueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (2), pp.38-45. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.36.2.000038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral optimization of supercontinuum shaping using metaheuristic algorithms, a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Koivisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.377. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-84567-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised classification of non-linear dynamics in optical fiber propagation using intensity clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 472, pp.134502. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2024.134502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning prediction of noise-driven nonlinear instabilities in fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.7800. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62713-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre supercontinuum generation: Progress and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Heidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 151 (5), pp.8. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/adfe8c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits of nonlinear and dispersive fiber propagation for an optical fiber-based extreme learning machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ley Leybov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Skalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (13), pp.4166 - 4169. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.562186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitons and coherent structures in optics: 50th anniversary of the prediction of optical solitons in fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 574, pp.131107. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2024.131107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.8431. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.545591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive wave generation in photonic crystal fibers with normal dispersion pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Crevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (4), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.549179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating physical intuition in nonlinear fiber optics with unsupervised dominant balance search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (15), pp.4202. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.524529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracavity coherent supercontinuum generation via high-order soliton dynamics in a dissipative soliton fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwei Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjian Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixu Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (27), pp.47970. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.542558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Physical Intuition in Nonlinear Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, December 2024, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high-order interactions on the fundamental dynamics of four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.043503. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.110.043503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of a spectral asymmetry invariant in optical fiber four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annalen der Physik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2300489. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/andp.202300489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network analysis of unstable temporal intensity peaks in continuous wave modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 541, pp.129570 (8). </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering experiments on optical solitons in fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.41-45. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202312241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of interaction dynamics and rogue wave localization in modulation instability using data-driven dominant balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.10462. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37039-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory control in idealized four-wave mixing processes in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 538, pp.129472. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting nonlinear reshaping of periodic signals in optical fibre with a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 542, pp.129563. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized four-wave mixing dynamics in a nonlinear Schrödinger equation fiber system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.656-662. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.445172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning analysis of instabilities in noise-like pulse lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (9), pp.15060. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.455945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized Four Wave Mixing Dynamics in a Nonlinear Schrödinger Equation Fibre System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (6), pp.656-662. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.445172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven model discovery of ideal four-wave mixing in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.12711. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-16586-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling self-similar parabolic pulses in optical fibres with a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100066. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rio.2021.100066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032689v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities in a dissipative soliton-similariton laser using a scalar iterative map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (5), pp.1232 - 1235. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.386110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev breather signatures from dispersive propagation of a periodically phase-modulated continuous wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.102545. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase evolution of Peregrine-like breathers in optics and hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.012207. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.012207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on optical rogue waves and extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milivoj Belić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Ping Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.063001. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/6/063001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurements of spontaneous breathers and rogue wave events in optical fibre modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13675. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nonlinear Schrodinger equation and the propagation of weakly nonlinear waves in optical fibres and on the water surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 361, pp.490-500. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aop.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent rogue wave structures and statistics in spontaneous modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.29 - 34. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/PT.3.2045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and chaos contributions in fast random bit sequence generated from broadband optoelectronic entropy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiole Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2284001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme wave events in Ireland: 14 680 BP-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.625 - 648. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-625-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary nonparaxial accelerating periodic beams and spherical shaping of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.2218 - 2220. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.002218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser fabrication of micro and nano-disks in single layer graphene using vortex Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.241111. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4846415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (12), pp.3138-3143. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799118v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme wave runup on a vertical cliff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.3138 - 3143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.054104. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.054104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct machining of curved trenches in silicon with femtosecond accelerating beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Optical Society. Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.13019. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/jeos.2013.13019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of femtosecond Bessel beams to laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.29 - 34. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azimuthal turing patterns, bright and dark cavity solitons in Kerr combs generated with whispering-gallery-mode resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Balakireva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.6100409. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2013.2277882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of coherent wave groups in deep-water random sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Viotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (6), pp.063001. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.063001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795397v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defending basic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (5), pp.338 - 339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Hokusai's great wave off Kanagawa: Localization, linearity and a rogue wave in sub-antarctic waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes &amp; Records of the Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, pp.159 - 164. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsnr.2012.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sending femtosecond pulses in circles: highly nonparaxial accelerating beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.1736 - 1738. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.001736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating beyond the horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ido Kaminer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elad Greenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivka Bekenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Nemirovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mordechai Segev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.26. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.23.12.000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Kuznetsov-Ma soliton dynamics in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.463. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time full bandwidth measurement of spectral noise in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.882. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral shaping and optical rogue events in fiber-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.248-256. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2012.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachining along a curve: Femtosecond laser micromachining of curved profiles in diamond and silicon using accelerating beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.071110. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4745925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics of modulation instability described using Akhmediev breather theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (11), pp.2140-2142. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended core tellurite glass optical fibers for infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Savelii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gadret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (11), pp.1661-1666. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse shaping by coherent addition of multiple redshifted solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (7), pp.1716-1723. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal triangular spectra in parametrically-driven systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soto-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (3), pp.775-779. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2010.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogue wave early warning through spectral measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soto-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (3), pp.541-544. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of solid core photonic bandgap fibers for visible supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (6), pp.1661-1668. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence phase shift in Fermi-Pasta-Ulam nonlinear dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (46), pp.4158-4161. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2011.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peregrine soliton generation and breakup in standard telecommunications fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.112-114. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.000112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev breather evolution in optical fiber for realistic initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (19), pp.2029-2034. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-Order Modulation Instability in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.253901. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.253901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analysis of an old instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201104.003697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation by nanosecond dual-pumping near the two zero-dispersion wavelengths of a photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (1), pp.467-470. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2010.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-soliton nonlinear wave mixing in noise-driven fiber supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (19), pp.3870-3872. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.003870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peregrine soliton observed at last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.30. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.22.12.000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary accelerating micron-scale caustic beams in two and three dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (17), pp.16455-16465. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.016455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser micro- and nanostructuring using femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Phing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 199 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2011-01506-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transform-limited spectral compression by self-phase modulation of amplitude-shaped pulses with negative chirp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andressen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (5), pp.707-709. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.000707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the statistical interpretation of optical rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2010-01244-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High aspect ratio nanochannel machining using single shot femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (8), pp.081102. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3479419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High aspect ratio taper-free microchannel fabrication using femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.566-574. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.000566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear spectral broadening of femtosecond pulses in solid-core photonic bandgap fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (16), pp.2813-2815. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.002813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the linear Raman gain approximation in modeling broadband nonlinear propagation in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (24), pp.25449-25460. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.025449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast optics: Nonlinear attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.272-274. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2010.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant dispersive wave generation through soliton collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (5), pp.658-660. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.000658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465 (7294), pp.41-42. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/465041a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peregrine soliton in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.790-795. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys1740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental signatures of dispersive waves emitted during soliton collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (13), pp.13379-13384. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.013379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-referencable frequency comb from a 170-fs, 1.5-mu m solid-state laser oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Stumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pekarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E.H. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Südmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (3), pp.401-408. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-009-3854-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisions and turbulence in optical rogue wave formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. de Sterkeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 374 (7), pp.989-996. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2009.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in optics: Challenges of the MANUREVA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (1), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2010-01243-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du soliton hydrodynamique à la vague scélérate : reproduire optiquement les ondes non-linéaires pour mieux les comprendre et les maitriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uB Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface nanoprocessing with nondiffracting femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (20), pp.3163-3165. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.003163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct detection of optical rogue wave energy statistics in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.217-219. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20093582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Parabolic Pulse Generation and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (11), pp.1482-1489. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2009.2027446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton and rogue wave statistics in supercontinuum generation in photonic crystal fibre with two zero dispersion wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 173 (1), pp.289-295. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2009-01081-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue wave statistics in laser filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kasparian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (14), pp.12070-12075. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.012070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic delay oscillator with nonlocal nonlinearity: Optical phase dynamics, chaos, and synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lavrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.S. Udalstov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (2), pp.026207. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.80.026207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation instability, Akhmediev Breathers and continuous wave supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (24), pp.21497-21508. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.021497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of ultralow jitter optical pulses using optoelectronic oscillators with time-lens soliton-assisted compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (22), pp.5160-5167. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2028033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of extreme events generated in Raman fiber amplifiers through spectral offset filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (2), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2009.2030513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Nonlinear Optical Self-Similarity in Three Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.233903. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.233903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogue-wave-like characteristics in femtosecond supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (16), pp.2468-2470. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.002468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of nonlinear optics in photonic crystal fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.85-90. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphoton.2008.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation from 1.35 to 1.7 mu m by nanosecond pumping near the second zero-dispersion wavelength of a microstructured fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (9-12), pp.842-844. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2008.921824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic extended supercontinuum generation and carrier envelope phase dependent spectral broadening in silica nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (15), pp.10886-10893. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.010886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic Pulse Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiber and Integrated Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (6), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01468030802269753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous fs pulse spectral broadening and third harmonic generation in highly nonlinear fibre : experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Neshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.349-352. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Ultrashort Electromagnetic Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Walmsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trebino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (6), pp.MU1-MU2. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.000MU1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing and control of optical rogue waves in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eggleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (6), pp.3644-3651. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.003644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-of-flight range detection using low-frequency intensity modulation of a cw laser diode: application to fiber length measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (9), pp.093602. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.2977794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation control and spectral shaping of optical fiber supercontinuum generation in the picosecond regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eggleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (2), pp.187-194. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3274-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dense array of small coupled waveguides in fiber technology: trefoil channels of microstructured optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Marian Apetrei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Châu Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ariel Levenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Moison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (25), pp.20648-20655. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.020648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton spectral tunnelling in photonic crystal fibre with sub-wavelength core defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (18), pp.967-968. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20071553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser pulses to 30 fs in dispersion-flattened highly nonlinear fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (17), pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similarity in ultrafast nonlinear optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (9), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear envelope equation modeling of sub-cycle dynamics and harmonic generation in nonlinear waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (9), pp.5382-5387. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.005382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber supercontinuum sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (8), pp.1771-1785. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.24.001771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser soliton pulses around 1550nm to below 30 fs in highly nonlinear fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.C. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (17), pp.915-916. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20071726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bragg mirror inscription on LiNbO3 waveguides by index microstructuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ghoumid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (15), pp.3553-3560. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.45.003553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (4), pp.1135-1184. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.78.1135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirp-controlled soliton fission in tapered optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Turke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wohlleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Teipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Motzkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (1), pp.37-42. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2138-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Fiber Source of 20 fs Pulses at 1550 nm using Two Stage Linear-Nonlinear Compression of Parabolic Similaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (17), pp.1831-1833. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2006.880728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-fiber source of 20-fs pulses at 1550 nm using two stage linear-nonlinear compression of parabolic similaritons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (17), pp.1831--1833</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation in comb-like profiled dispersion decreasing fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (17), pp.965-966. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20062073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation in comb-like profiled dispersion decreasing fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (17), pp.965--966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate asymptotic evolution and photonic bandgap fiber compression of optical similaritons around 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (9), pp.3236-3241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic band–gap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Journal of Nanoscale and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, n° 3, p.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse propagation and supercontinuum generation in photonic nanowires: experiment and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81, pp.363-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of an actively modelocked fiber laser by multi-harmonic phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 256, pp.394-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate asymptotic evolution and photonic bandgap fiber compression of optical similaritons around 1550nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.3236-3241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and theoretical analysis of an alternate multiwavelength mode-locked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.2295-2297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical pulse generation using soliton–assisted time–lens compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.1743-1748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad–band and ultrasensitive pulse characterization using frequency–resolved optical gating via four–wave mixing in a semiconductor optical amplifie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic band-gap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, n° 4, pp.045107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation and nonlinear pulse propagation in photonic crystal fiber: influence of the frequency– dependent effective mode area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81, pp.337-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate multiwavelength modelocked fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (8), pp.1816-1818. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2004.829774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of structural irregularities on modulational instability phase matching in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Windeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (16), pp.1903-1905. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.29.001903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic characteristics of parabolic similariton pulses in optical fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.2533-2535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limits to few-cycle pulse generation from compression of supercontinuum spectra generated in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (11), pp.2423-2428. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPEX.12.002423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of interleaved pulses on time-wavelength grid by actively modelocked fibre laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (14), pp.901-902. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20045248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction-ratio independent method for chirp measurements of Mach-Zehnder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (3), pp.442-448. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPEX.12.000442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental amplitude noise limitations to supercontinuum spectra generated in microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Diddams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental noise limitations to supercontinuum generation in microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Diddams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.113904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of the coherence of microstructure–fiber supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Shreenath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trebino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.2697-2703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental generation of parabolic pulses via Raman amplification in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.1547-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and understanding the most complex ultrashort pulse ever generated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trebino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (12), pp.44. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.14.12.000044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the intensity and phase of supercontinuum from an 8–mm–long microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Trebino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete intensity and chirp characterisation of mW peak power ps pulses at 10 GHz propagating over 308 km in fibre recirculation loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.1696-1697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations and coherence properties of supercontinuum generation in photonic crystal and tapered optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.651-659. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2002.1016369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal behavior of periodic arrays of spatial solitons in a planar waveguide with relaxing Kerr nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cambournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.574-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar propagation of parabolic pulses in normal-dispersion fiber amplifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Kruglov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Peacock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Opt. Soc. Am.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization mode dispersion and vectorial modulational instability in air silica microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Windeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.695-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-mode dispersion measurements in high-birefringence fibers by means of stimulated Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41, pp.2589-2591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milliwatt-peak power pulse characterization at 1.55 µm by wavelength-conversion frequency-resolved optical gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.863-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in air-silica microstructured fibers with nanosecond and femtosecond pulse pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Windeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.765-771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherence properties of supercontinuum spectra generated in photonic crystal and tapered optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.1180-1182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitary pulse propagation in high gain optical fiber amplifers with normal group velocity dispersion,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Peacock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Kruhlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 206, pp.171-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross–correlation frequency resolved optical gating analysis of broadband continuum generation in photonic crystal fiber: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.1215-1221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (210)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of nonlinear polarisation coupling in optical fibre based extreme learning machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Emonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V. Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Skalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Solitons to Wave Breaking: Let the Data Classify the Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Control of Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une nouvelle fibre optique microstructurée à dispersion normale pour la génération de supercontinuum à 1030 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matis Marcadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'optique guidée (JNOG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating physical intuition in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du non-linéaire 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights, new experiments, and new approaches to computation: the many synergies between machine learning and nonlinear fibre optics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ley Leybov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC2025, 51st European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenaghe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for experiments and theory in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V. Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Leybov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Summer Topicals, Light by Light Manipulation for Next Generation Photonics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Photonics Society, Jul 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la réflexion temporelle dans un circuit photonique intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say Tak Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'optique guidée (JNOG'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Machine Learning Methods in Nonlinear Fiber Optics: Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Leybov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Ryczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 25th Anniversary International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON67126.2025.11125458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating physical intuition in nonlinear fibre optics using dominant balance search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-pumping supercontinuum generation and temporal reflection in a nonlinear photonic integrated circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Nonlinear Photonics and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage machine en optique non-linéaire ultrarapide fibrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual femtosecond pumping supercontinuum generation in a highly doped silica glass integrated waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying dominant physical interactions in nonlinear fibre optics using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journey through time: Optics of Yesterday and Today through Charles Féry’s Spectrophotometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized nonlinear dynamics of the four-wave mixing in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, Journées Nationales de l'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par un réseau de neurones artificiels de la propagation non linéaire d’ondes périodiques dans une fibre optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française d'Optique - Optique Normandie 2024, Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spectro-temporal evolution of a frequency comb in a nonlinear optical fibre with a feedforward neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ièmes Journées GDR Elios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear fibre photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari (IT), Italy. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying extreme localization and rogue waves in fibre optics using data-driven dominant balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projet FOURIER - Fibre et optique ultra rapide pour l’investigation d’événements rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évènements rares 2022 - Journée de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS MITI, Jan 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Phase-Space Portraits of Ideal Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. M Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning analysis of temporal instability peaks under Continuous Wave excitation in optical fiber Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting frequency comb structure in nonlinear optical fibre using a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.06019, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm optimization of broadband operation in a noiselike pulse fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Muncih, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Nonlinear Propagation of Periodic Waveforms in Optical Fibre with a Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO US (Conference on Laser and ElectroOptic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose, United States. paper SM4F.7, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2023.SM4F.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing interaction and localization dynamics in modulation instability via data-driven dominant balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei V Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting, EOSAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.13001, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328713001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Fiber Laser Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Changsha City, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des instabilités dans les lasers impulsionnels à solitons dissipatifs par techniques d’apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanchao Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Salmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ièmes Journées Nationales de l'Optique Guidée, Optique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate fiber-optic emulator of fundamental four-wave mixing theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference Laser Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ultrafast nonlinear photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigma Tech Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete measurement of the phase-space topology of fiber four-wave mixing using iterated initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Andral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space topology of fiber four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference Laser Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of phase-space topology in fiber four-wave mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième journées du GDR ELiOs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsions multiples et états moléculaires dans un oscillateur Mamyshev à 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ièmes Journées Nationales de l'Optique Guidée, Optique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the use of real-time measurements in nonlinear fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipulse and molecule states in a broadband Mamyshev oscillator around 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurements and simulations of incoherent supercontinuum dynamics and rogue waves in a noise-like pulse dissipative soliton fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Lapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9592607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-10 mu m Mid-Infrared Supercontinuum Generation in Cascaded Optical Fibers: Experiment and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Venck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois St-Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar N. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwan Chahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nonlinear Frequency Generation and Conversion - Materials and Devices XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2543753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'un spectre ultraviolet de 350 à 391 nm dans une fibre opttique à cristal photonique en silice UV-Grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Poudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2019, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal phase evolution of Peregrine-like breathers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum par cascade de mélanges à quatre ondes intermodaux dans une fibre optique multimode à saut d'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum par cascade de mélanges à quatre ondes intermodaux dans une fibre optique multimode à saut d'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton de Peregrine comme structure universelle de la compression d'impulsion dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bertola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Generation and Intermodal Four-Wave Mixing in a Step-Index Few-Mode Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Future Prospects for Photonics on Mid-Infrared Light Sources and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tampere, Finland. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser energy deposition in glasses with Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Minardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottavia Jedrkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Electromagnetics Research Symposium, PIERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIERS, Jul 2015, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser ablation with high angle Bessel and Bessel vortex beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Itina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Laser Technologies, ALT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.altconference.org/alt14, Oct 2014, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01180007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessel beam propagation in transparent solids for micromachining applications : theory, simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Symposium on Filamentation (COFIL2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation with Bessel beams and Bessel vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISUILS13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Symposium on Ultrafast Intense Laser Science, Oct 2014, Jodhpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01179944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les breathers d'Akhmediev comme source à très haut-débit ou à ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Varlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel Labex ACTION : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinggui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Dutykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marseille, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive time stretching measurements of real-time spectra and statistics for supercontinuum generation around 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of Nonlocal Dispersion Cancelled Two-Photon Bessel Interference in Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Galmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.- P. Decurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micro and nano processing with nondiffracting Bessel and accelerating Airy beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference ( CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.1118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitons sur fond continu en optique non-linéaire fibrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Frisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villateneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser material processing with nondiffracting light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinggui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress and Exibition on Advanced Materials and Processes (EUROMAT) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Spain. pp.A1I-I/K-TH-PM2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical light, arbitrary nonparaxial accelerating beams and femtosecond laser micromachining of curved profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Sweden. pp.1P9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation of high-angle nondiffracting beams and applications to ultrafast laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinggui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Coherent and Nonlinear Optics / Conference on Lasers, Applications and Technologies (ICONO/LAT) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Russia. pp.IFM1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary nonparaxial accelerating beams and applications to femtosecond laser micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remo Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of modulated signals in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solitons, Collapses and turbulence : Achievements, Developments and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded and spontaneous higher order modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester, United States. pp.FW3A.45, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2012.FW3A.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source optique fibrée pour la microscopie CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Photonique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélange à quatre ondes multiple et ondes scélérates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux de la génération non linéaire paramétrique dans les domaines UV et IR : état de l'art et nouveaux challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order modulation instability in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in nature, randomness and rogue wave in optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics global conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des solitons de Kuznetsov-Ma observée en optique fibrée non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental control over soliton interaction in optical fiber by pre-shaped input field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82740V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur les vagues scélérates : le soliton de Peregrine enfin observé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order Modulation Instability in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Electronics and Laser Science Conference (QELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, United States. pp.QF1G.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Rogue Waves : Physics and Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.OThS1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental control over soliton interaction in optical fiber by pre-shaped input field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEA Nabi workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cesarea, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovered dynamics of nonlinear fiber optics: from breathers to extreme localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United Kingdom. pp.7917-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and characterization of a femtosecond tunable light source based on the soliton self-frequency shift in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Ravn Andresen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80710I, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.886483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peregrine soliton in optical fiber-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and ElectroOptic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.QFF1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored accelerating beam profiles through a caustic-based approach to wavefront design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. paper CF4_2, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and realization of an experimental set-up for micro Airy beams generation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics Europe (CLEO EUROPE/EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and applications of nondiffracting beams for laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference On Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Playa del Carmen, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical studies of modulation instability and nonlinear compression dynamics in optical fiber propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80732N, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.887455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the optical Peregrine soliton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue waves and localized structures in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 URSI General assembly and scientific symposium of international union of radio science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot nanochannel processing with femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Conference on and 12th European Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.CM5_4, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5943336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Peregrine soliton generation in standard telecommunications fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.Tu.B2.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et application des faisceaux non-diffractants ultrabrefs à l'ablation à haut rapport de forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es journées des Phénomènes Ultrarapides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal spectral dynamics of modulation instability : theory, simulation, experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and ElectroOptics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond non-diffracting Bessel beams and controlled nanoscale ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 XXXth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istambul, Turkey. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High aspect ratio taper-free micro and nano-channel fabrication in glass with ultrafast nondiffracting Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE-Photonics West 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.875409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast micro-Bessel beams for laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Optics Berlin, International Trade Fair and Convention for Optical &amp; Laser Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation instability, Akhmediev breathers, and &amp;quot;rogue waves&amp;quot; in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Laser 2010: 7th Conference on Fiber Lasers - Technology, Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Fransisco, United States. pp.758029, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.841317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of a developing CW supercontinuum: analytical predictions and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optital Fiber Communication (OFC)/Collocated National Fiber Optic Engineers (NFOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Fransisco, United States. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2010.OTuJ7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Bessel beams for high aspect ratio taper free micromachining of glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nonlinear Optics and Applications IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77281V, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Pulse Shaping Using photonic Crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esben Andressen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Rigneault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Pulse Shaping Using photonic Crystal fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband multiplex CARS micro-spectroscopy in the picosecond regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la génération de micro-ondes ultra-pures et de pulses optiques à gigue ultra-faible en utilisant les oscillateurs optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Kouomou Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Volyanskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Hmima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil des communications des 29 èmes Journées Nationales d'Optique Guidée (JNOG) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France. pp.279 - 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the optical Peregrine Soliton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. pp.4017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique et étude expérimentale des instabilités non-linéaires, des vagues scélérates et des phénomènes extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Picozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième grand colloque STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear spectral broadening across multiple bandgaps of all solid photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE photonics europe : Conference on Nonlinear Optics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77280D, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la densité spectrale d'énergie obtenue par auto-décalage fréquentiel Raman dans une fibre microstructurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mottay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rigneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Dispersive Wave Generation Induced by Soliton Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optital Fiber Communication (OFC)/Collocated National Fiber Optic Engineers (NFOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond Bessel filaments for high aspect-ratio and taper-free micromachining of dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO.2010.CMBB3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of ultrafast Bessel micro-beams and applications to laser surface nanoprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev Breather dynamics and the nonlinear modulation instability spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe : Conference on Nonlinear Optics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solitons to Supercontinuum: New Nonlinear Structures in Fiber Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Global Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Fully Stabilized Frequency Comb from a SESAM-Modelocked 1.5-μm Solid-State Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sudmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. C Stumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pekarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A E H Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)/Quantum Electronics and Laser Science Conference (QELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO.2010.CMX5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route to Coherent Supercontinuum Generation in the Long Pulse Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/LEOS Winter Topical Meeting Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria. pp.201-202, </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LEOSWT.2009.4771727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored soliton statistics in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Quantum Electronics and Laser Science Conference (CLEO/QELS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Baltimore, United States. pp.239-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in fiber based amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ponta Delgada, Portugal. pp.We.A1.4, </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2009.5185178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogue waves and extreme events in nonlinear ultrafast optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Antalya, Turkey. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LEOS.2009.5343299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro/nano-structuration à haut rapport de forme par faisceaux de Bessel femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international Environnement Professionnel MicroTechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond micromachining of high aspect ratio structures in fused silica using Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. K. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe - EQEC 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5192163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 GHz ultra-low jitter optical pulse stream generated by optoelectronic delay oscillators with soliton compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.K. Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe EQEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5196382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse formation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and detection of optical rogue-wave like fluctuations in fiber Raman amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria. pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de structures optiques extrêmes par amplification fibrée basée sur une pompe partiellement cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and infra-red supercontinuua generation by ns pumping in a two-zero dispersion wavelengths microstructured fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Alasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Technical Meeting "European COST Workshop 299 FIDES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de Bragg sur niobate de lithium réalises par nanostructuration laser femtoseconde en faisceaux de Bessel non-diffractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Courjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale d'optique Guidée (JNOG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 years of nonlinear optics in photonic crystal fiber: progress and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topicals Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria. pp.180, </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LEOSWT.2009.4771717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic pulse generation and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum visibles et inrefrarouge dans une fibre microstructurée à deux zéros de dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées Nationales d'Optiques Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France. pp.208-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are optical rogue waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small fibers - big physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on materials for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Singapour, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes scélérates et autres manifestations extrêmes dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COlloque sur les Lasers et l'Optique Quantique (COLOQ 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans Sartoux, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of parabolic pulses and applications for optical telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ponta Delgada, Portugal. pp.Tu.D1.5, </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2009.5185133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to supercontinuum control in the long pulse regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical components and materials VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.814721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and control of optical rogue waves in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eggleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brussels, Belgium. paper P.7.02, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2008.4729548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental generation of extreme-value optical rogue-wave structures in fibre Raman amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brussels, Belgium. paper Mo3.F.1, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2008.4729137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Guided Wave Light-Matter Interactions : Modelling and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New trends for modelling laser-matter interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Luminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic extension dynamics of supercontinuum generation in highly nonlinear silica nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto-Electronics and Communications Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sydney, Australia. pp.456-457, </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OECCACOFT.2008.4610497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser micromachining of fused silica and applications to fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 299 FIDES annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue wave dynamics in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eggleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Opto-Electronics and Communications Conference/Australian Conference on Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sydney, Australia. pp.458-459, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OECCACOFT.2008.4610498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes scélérates optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast nonlinear fiber optics : new fibers, new opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited tutorial at the Opto-Electronics and Communications Conference (OECC) and the Australian Conference on Optical Fibre Technology (ACOFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of harmonic generation in highly nonlinear silica nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, San Jose, United States. paper CWB7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation from 1350 to 1700 nm by nanosecond pumping near the second zero dispersion wavelength of a photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics Winter Topical LEOS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sorrento, Italy. pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards femtosecond laser machining for nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du réseau Cristaux Massifs, Micro-nano-structures et Dispositifs pour l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de structures scélérates dans un amplificateur optique Raman à fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A8.2, 365-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de l'auto-similarité en optique non-linéaire ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ieme rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological study of femtosecond laser nano-structured fused silica using atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Optical Society 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM4.1245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond micromachining of fused silica and applications to fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bhuyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Technical Meeting "European COST Workshop 299 FIDES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High aspect ratio nanochannel fabrication using non-diffracting femtosecond Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Optical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.TOM4-1678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Physics and Practical Applications - a Two Way Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay Workshop on Bits, Quanta and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Rogue Wave Control and Tailored Spectral Shaping in Picosecond Supercontinuum Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Optical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances & New Opportunities in Fiber Supercontinuum Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EPS-QEOD Europhoton on Fiber and Solid State Light Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited tutorial at the Optical Fiber Communications Conference (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, San Diego, United States. pp.2825-2850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation control and spectral shaping of supercontinuum generation in the picosecond regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eggleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opto-Electronics and Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sydney, Australia. paper ThJ2, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OECCACOFT.2008.4610473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of harmonic generation in highly nonlinear silica nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics India 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking outside the envelope : new perspectives for nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Talk at the IEEE-LEOS Winter Topical Meeting on "Photonic Crystal Fibers : Technology and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Sorrento, Italy. pp.170-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la compression d'impulsions ultra courtes jusqu'à 20 fs dans une fibre à forte nonlinéarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.175-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equation d'enveloppe non-linéaire pour la modélisation de dynamiques sub-cycle optique et la génération d'harmoniques dans les guides d'onde non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and Activities in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PhoNoMi2 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Fiber Optics - New Fibers, New Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Tutorial at the European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond supercontinuum generation : extreme pulse propagation in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Effects in Photonic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and compression of extreme spectrally-broadened pulses in highly nonlinear fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE 2007, Symposium on Lasers and Applications in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, United States. pp.W4530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de nanoparticules de niobate de lithium par ablation laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Furfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées Nationales d'Optique Guidée (JNOG 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized nonlinear envelope equation for extreme nonlinear broadening; Physics Crossing Borders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLI Annual Conference of the Finnish Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tallinn, Estonia. pp.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives for nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Symposium of the IEEE-LEOS Benelux Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear pulse compression to sub-30 fs regime in highly nonlinear fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COST Workshop 299 FIDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized one-step compression of femtosecond fibre laser pulses to 30 fs in dispersion-flattened highly nonlinear fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Neshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.CJ1-1-WED, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Supercontinuum Generation to Carrier Shocks : Extreme Nonlinear Propagation in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Presentation at Special Symposium celebrating 40 years of Self Phase Modulation, Conference on Lasers and Electro Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources d'impulsions paraboliques pico- et femto- secondes à fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laserap'6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Léger sous Beuvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized envelope equation for studying sub-cycle dynamics and multiple-harmonic spectral broadening in highly nonlinear waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp.IE6-1-THU, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2007.4386861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Supercontinuum Generation to Carrier Shocks: Extreme Nonlinear Propagation in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kinsler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Quantum Electronics and Laser Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Baltimore, United States. pp.2070-2071, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QELS.2007.4431340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum, quoi de neuf?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Fibre Optique Femtoseconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of parabolic pulse generation in comb-like profiled dispersion decreasing fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cannes, France. pp.We3.P.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première démonstration de génération d'impulsions paraboliques dans une fibre à dispersion décroissante avec un profil en peigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Journées Nationales d'Optique Guidée (JNOG 06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Metz, France. pp.328-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic bandgap fiber and soliton effect compression of parabolic pulses to 20 fs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics and 2006 Quantum Electronics and Laser Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Long Beach, United States. pp.CThR2, </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO.2006.4628075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of an alternate multiwavelength mode-locked fiber ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Anaheim, United States. pp.612-614, </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OFC.2006.215519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Directions in Supercontinuum Generation Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary Session of the European COST Action on Optical Fibres for New Challenges Facing the Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Similar Propagation and the Optical Similariton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on Non Linear Waves : What's New ?, 9e Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Sensors Conference, OSA Topical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of parabolic similariton generation in comb-like dispersion-decreasing fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Scientific Annual Meeting of the European Optical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France. pp.TOM 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of an actively mode-locked erbium-doped fiber ring laser by multi-harmonic phase modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and National Fiber Optic Engineers Conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Anaheim, United States. pp.597-599, </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OFC.2006.215514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity and phase dynamics of Supercontinuum Generation in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2006, pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification parabolique : aspects fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée fibre optique femtoseconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Frontiers in Ultrafast Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Oxford, Department of Atomic and Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation de Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Laboratoire de Physique et des Nanostructures (LPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marcoussis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of vectorial modulation instability due to structural nonuniformity in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p. WC3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental properties of parabolic pulses generated via Raman amplification in standard optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p.MD5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum dynamics in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Society-Quantum Electronics and Optics Division Europhoton Conference, Special Symposium on Photonic Crystal Fibers andWaveguides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle en temps et en fréquence des impulsions multi–longueurs d'onde émises par un laser à fibre à verrouillage actif de modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Chaos to Compression : Control and Exploitation of Supercontinuum Generation in Photonic Crystal Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004, pp.Tu5.5.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Time and Wavelength Pulse Interleaving in an Actively Modelocked Fibre Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p. Th1.3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband and Ultrasensitive Pulse Characterization using FROG via FWM in a Semiconductor Optical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p.Mo3.4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel holographic masking technique for Bragg reflector inscription on integrated optics components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2004: Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Francisco, United States. pp. 211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of normal dispersion regime scalar modulation instability in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leonhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L.G Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S.J Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J Kruhlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p.CWA83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic bandgap guidance of acoustic modes in photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benchabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wilm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Electromagnetic Crystals and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School "New Concepts in Photonics and Optical Communications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limits to few–cycle pulse generation from compression of broadband supercontinua generated in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p. Paper CWA83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broaband and ultrasensitive pulse characterization using FROG via FWM in a semiconductor optical ampli- fier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, p.Mo3.4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans Talk at Frontiers in Optics : 88th Annual Meeting of the Optical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rochester,, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental limits to few–cycle pulse generation from compression of broadband supercontinua generated in photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. CTuBB4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets non–linéaires dans une fibre microstructurée fortement biréfringente en régime de dispersion anormale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp. 173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et caractérisation de similaritons optiques générés par amplification Raman dans une fibre optique standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de similaritons optiques à 1550 nm par amplification Raman dans une fibre NZ–DSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of supercontinuum generation from a short length of microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2003, p. TuS2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental generation of parabolic pulses at 1550 nm via Raman amplification in non zero dispersion shifted fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp. Tu3.2.7, 232-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression and Coherence Properties of Extreme Nonlinear Pulse Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Quantum Electronics, Swiss Federal Institute of Technology (ETH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation complète et ultrasensible de la propagation d'impulsions optiques dans une boucle à recirculation par FWM–FROG,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goedgebuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée 2002, JNOG.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Dijon, France. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization mode dispersion and vectorial modulational instability in air silica microstructure fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S Windeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parabolic pulse–solitary wavetransition in optical fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C Peacock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J Kruhlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 517-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive milliwatt peak power pulse characterization at 1.55 micron via wavelength conversion frequency resolved optical gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T Rhodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, p. 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and Simulations of Noise Imposed on Supercontinuum Generated in Microstructure Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. Newbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Diddams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2002, pp.ThE3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete characterization of milliwatt peak power picosecond pulses at 10 GHz propagating over 300 km in a fiber recirculation–loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goedgebuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, p. NLMA7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion modale de polarisation et instabilité de modulation vectorielle dans les fibres à cristaux photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des propriétés de cohérence des spectres de supercontinuum engendrés dans les fibres à cristaux photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 265-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de cohérence de spectres de supercontinuum générés dans les fibres à cristaux photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp. 76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et contrôle des portraits de phase du processus idéal de mélange à quatre ondes dans les fibres optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Sheveleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase evolution of Peregrine-like solitons in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soliton Peregrine, une onde fondamentale des dynamiques non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University press, pp.418, 2010, </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511750465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Modulational Instability and Vector Solitons in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haelterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Solitons : Theoretical and Experimental Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Lecture Notes in Physics, pp. 327-352, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Modulational Instability and Vector Solitons in Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pitois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haelterman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Solitons : Theoretical and Experimental Challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Lecture Notes in Physics), tome 613, pp. 327-352, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tale of Two Portraits. A Note on Two Alleged Images of Thomas Harriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId876"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Ermolaev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Leybov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ryczkowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ermolaev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ley Leybov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Khallouf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Tak Chu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boscolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsong Peng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sheveleva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Hoang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Chaves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Thibaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Marcadier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent. E. Little" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T. Chu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647546" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Moss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mabed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Salmela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V Ermolaev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Dudley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207255" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Lapre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.SM4F.7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328713001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183504v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Meng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607337v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542342" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9592607" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Venck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois St-Hilaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar N. Ghosh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poudel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Perret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179915v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Minardi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Galmes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- P. Decurey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Mbodji" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Frisquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varlot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2012.FW3A.45" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713359v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661457v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lacourt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661480v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559588v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559587v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886483" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giust" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942884" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568926v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661145v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943336" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661467v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lacourt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547956v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661186v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050591" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661077v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875409" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581851v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533379v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938565v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanskiy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tavernier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470046v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andressen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563255v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furfaro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854767" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525839v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akhmediev" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OTuJ7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pureur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854041" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589625v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2010.CMBB3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606945v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854778" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854045" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515719v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608206v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oehler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sudmeyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Stumpf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pekarek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E H Oehler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2010.CMX5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473272v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563264v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841317" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470059v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Richardson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384069v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhuyan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473271v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192163" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hmima" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Chembo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196382" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470039v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472082v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alasia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lempereur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472296v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOSWT.2009.4771717" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505096v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470052v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480689v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480682v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472323v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan Huy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Beugnot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;lin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469982v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470022v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185133" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.814721" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470024v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185178" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2009.5343299" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453759v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOSWT.2009.4771727" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469986v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378337v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366990v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kinsler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alasia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376780v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eggleton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECCACOFT.2008.4610498" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378330v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379717v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376723v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380272v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perreux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376792v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376772v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECCACOFT.2008.4610497" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379712v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379747v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379761v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379724v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376799v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378920v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376753v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECCACOFT.2008.4610473" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379768v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376726v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2008.4729137" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376745v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2008.4729548" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379719v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378913v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362777v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362767v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378783v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378458v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fischer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferriere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377796v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365654v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386523" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469996v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378890v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386861" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472292v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QELS.2007.4431340" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377811v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365369v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362774v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378902v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362430v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362408v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362399v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2006.4628075" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378395v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378379v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362391v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanna" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2006.215519" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378419v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvey" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362422v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104418v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Newbury" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Corwin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Cao" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469964v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362396v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2006.215514" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378423v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093664v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093682v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095753v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goedgebuer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104423v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095975v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095760v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094926v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094993v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094910v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ferriere" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095746v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094969v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Harvey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonhardt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.G Wong" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S.J Clark" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Kruhlak" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096114v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laude" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelif" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benchabane" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilm" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094861v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093314v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095032v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104497v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094868v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094388v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095718v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095717v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104442v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103282v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zeek" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kimmel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093574v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094322v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Peacock" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094296v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauter" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S Windeler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094243v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Merolla" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T Rhodes" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104415v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Diddams" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095680v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094227v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095616v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095635v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102871v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goedgebuer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698215v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134502" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224297v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62713-x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310185v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heidt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Travers" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adfe8c" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310209v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Skalli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.562186" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221459v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Koivisto" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lukasik" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84567-x" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691242v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.131107" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224729v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khallouf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Hoang" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Little" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Chu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545591" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221308v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Crevon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.549179" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854020v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Tian" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian Lv" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixu Jia" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.542558" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812840v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571491v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.043503" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354582v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300489" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659293v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dudley" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.524529" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027532v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129472" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145188v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37039-7" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314857v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312241" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031220v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129563" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261515v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129570" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866359v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.455945" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607327v2" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.445172" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297984v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866433v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16586-5" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032689v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2021.100066" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752982v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386110" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189133v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102545" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884308v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012207" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300375v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Narhi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13675" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795553v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10380" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175706v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2015.07.003" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878672v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054104" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924224v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846415" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799118v3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50637" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905964v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932442v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Balakireva" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Saleh" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2013.2277882" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795397v2" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Viotti" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.063001" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908667v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2012.0066" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833004v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938365v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiole Fang" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2284001" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909247v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-625-2013" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905994v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.2045" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946616v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stefani" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00882" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699104v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.009" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939387v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Kaminer" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Greenfield" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Bekenstein" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nemirovsky" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Segev" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.12.000026" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542997v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000112" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651569v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.253901" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605272v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.04.002" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582921v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.11.037" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582937v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ankiewicz" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soto-Crespo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.12.027" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655031v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devine" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.10.006" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582983v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.09.035" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655170v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jules" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadret" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.010" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRT7GSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655054v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Andresen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001716" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582946v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.11.044" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655040v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003870" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661745v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Phing" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Recchia" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01506-0" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619145v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016455" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575879v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000707" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592275v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002140" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504836v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2010.98" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463222v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.000658" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517696v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/465041a" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/309009CAB7E7D5860459C8D2F8867C8B9030C98E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581754v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.025449" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517180v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002813" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452594v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.000566" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504785v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.013379" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510987v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1740" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495754v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Stumpf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E.H. Oehler" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#252;dmeyer" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3854-8" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452627v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. de Sterkeb" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bang" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.12.014" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510503v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01243-x" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517675v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01244-9" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517173v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479419" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453042v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasparian" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.012070" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408633v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01081-y" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376291v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafargue" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolger" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20093582" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447035v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2027446" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453016v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavrov" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peil" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Udalstov" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.026207" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469896v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453776v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003163" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447579v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.021497" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453750v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002468" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453001v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Chembo" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2028033" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453028v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.233903" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456767v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030513" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362106v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Taylor" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2008.285" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337459v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Walmsley" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trebino" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000MU1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391858v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802269753" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447577v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3012-8" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG55DHX2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336489v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.003644" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336759v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cussey" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2977794" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362441v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;lin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lempereur" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.921824" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447582v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kinsler" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010886" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362081v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3274-1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391927v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Marian Apetrei" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ariel Levenson" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moison" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.020648" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272036v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274999v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071553" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274994v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys705" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322606v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005382" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275008v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.001771" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494019v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.C. Fischer" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071726" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494017v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.880728" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267899v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062073" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443296v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lacourt" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dudley" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268071v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.78.1135" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265557v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turke" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wohlleben" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teipel" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Motzkus" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2138-9" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81H6BLRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443297v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265575v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.003553" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095470v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Foster" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lee" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096531v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095458v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Russell" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097438v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095694v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095656v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poinsot" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096524v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097432v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095668v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443149v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Knight" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096951v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Windeler" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.001903" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096537v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095464v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.12.002423" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097101v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.829774" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097097v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045248" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095422v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.12.000442" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094002v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094016v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094044v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Shreenath" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094967v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.14.12.000044" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093981v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093996v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093272v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grossard" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093323v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093338v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Windeler" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093302v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Merolla" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093289v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kruglov" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Peacock" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Harvey" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093060v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cambournac" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lantz" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093907v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093349v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kruhlak" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093905v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093923v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093770v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2002.1016369" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123465v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176105v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audo" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085792v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476072v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Taylor" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511750465" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092767v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103245v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839673v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ermolaev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Emonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-026-02312-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salvi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verschueren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.36.2.000038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Koivisto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lukasik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84567-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698215v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sheveleva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Chaves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62713-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Travers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/adfe8c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ley Leybov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ryczkowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Skalli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.562186" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boscolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.131107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khallouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Little" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Chu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Crevon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Khallouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.549179" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dudley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.524529" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Tian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Meng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian Lv" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixu Jia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.542558" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.043503" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354582v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202300489" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mabed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Salmela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129570" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314857v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312241" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145188v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V Ermolaev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37039-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129472" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129563" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607327v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.445172" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.455945" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16586-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032689v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2021.100066" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Lapre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386110" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102545" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.012207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300375v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Narhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13675" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175706v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Onorato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2015.07.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G940FXM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/PT.3.2045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938365v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiole Fang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2284001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Brien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-625-2013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Giust" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Furfaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.002218" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846415" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799118v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50637" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905964v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878672v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7201-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57EA8276BA8FE15EEF6735977E9F371A1D2A509B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Balakireva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Saleh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2013.2277882" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795397v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Viotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.063001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsnr.2012.0066" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.001736" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939387v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Kaminer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Greenfield" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Bekenstein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Nemirovsky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Segev" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.23.12.000026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stefani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00882" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944520v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745925" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002140" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655170v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Savelii" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jules" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.05.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRT7GSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Andresen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001716" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582946v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akhmediev" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ankiewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soto-Crespo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.11.044" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2010.12.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582921v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pureur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.11.037" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655031v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.10.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000112" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605272v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.04.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651569v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.253901" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan Huy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Beugnot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.09.035" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655040v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.003870" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619145v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courvoisier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Furfaro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016455" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bhuyan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Phing" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jedrkiewicz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Recchia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2011-01506-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Andressen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000707" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517675v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01244-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517173v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lacourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479419" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452594v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.000566" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517180v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002813" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581754v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.025449" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504836v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2010.98" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463222v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.000658" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/465041a" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/309009CAB7E7D5860459C8D2F8867C8B9030C98E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510987v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1740" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504785v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.013379" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495754v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Stumpf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pekarek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E.H. Oehler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S&#252;dmeyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3854-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452627v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. de Sterkeb" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.12.014" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510503v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01243-x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469896v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453776v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003163" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376291v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafargue" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20093582" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447035v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Richardson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2027446" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01081-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453042v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasparian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;jot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wolf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.012070" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453016v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lavrov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Udalstov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.026207" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447579v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.021497" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Chembo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hmima" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2028033" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456767v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2009.2030513" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453028v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.233903" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.002468" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362106v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Taylor" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2008.285" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362441v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alasia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;lin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lempereur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.921824" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447582v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kinsler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010886" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391858v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01468030802269753" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447577v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fischer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Neshev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3012-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XG55DHX2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337459v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Walmsley" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trebino" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000MU1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336489v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eggleton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.003644" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336759v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferriere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cussey" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2977794" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362081v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3274-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391927v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Marian Apetrei" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belabas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ariel Levenson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moison" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.020648" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274999v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lacourt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071553" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272036v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274994v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys705" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322606v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kinsler" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005382" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275008v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.001771" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494019v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.C. Fischer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071726" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265575v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.003553" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268071v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.78.1135" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265557v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Turke" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wohlleben" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teipel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Motzkus" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2138-9" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81H6BLRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494017v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.880728" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443296v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Lacourt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dudley" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267899v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062073" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443297v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443149v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Knight" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097438v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laude" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelif" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benchabane" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilm" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095470v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Foster" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Cao" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lee" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096531v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vasseur" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanna" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095458v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Knight" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Russell" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096524v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barry" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095656v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poinsot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095694v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097432v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095668v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097101v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goedgebuer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.829774" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096951v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Windeler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.001903" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096537v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095464v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.12.002423" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097097v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20045248" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095422v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPEX.12.000442" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093996v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Corwin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Newbury" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Diddams" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094002v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094044v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kimmel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Shreenath" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094016v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094967v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.14.12.000044" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093981v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zeek" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093923v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goedgebuer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093770v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2002.1016369" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093060v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cambournac" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillotte" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lantz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093289v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kruglov" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Peacock" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Harvey" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093338v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauter" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Provino" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Windeler" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093323v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093302v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Merolla" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093272v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grossard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093907v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093349v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kruhlak" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093905v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624382v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Ermolaev" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunner" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624381v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240453v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Hoang" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110883" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317489v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Thibaut" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Marcadier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forget" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065289v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325872v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298115v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Leybov" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325696v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Tak Chu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622907v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON67126.2025.11125458" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149123v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322152v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072474v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsong Peng" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250394v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent. E. Little" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T. Chu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Moss" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357501v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798153v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638401v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638392v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728410v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228440v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659384v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647546" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183504v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948904v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183542v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Dudley" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207255" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183505v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185200v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706019" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183502v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092055v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2023.SM4F.7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185204v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328713001" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848885v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357476v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607337v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698886v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848902v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610037v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698888v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821826v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357416v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meng" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357426v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357410v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542342" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357396v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9592607" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957809v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Venck" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois St-Hilaire" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar N. Ghosh" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543753" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271572v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perret" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poudel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054759v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897772v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatome" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343429v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Perret" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670074v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bertola" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686460v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179915v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Minardi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Jedrkiewicz" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selva" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01180007v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179953v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01179944v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912296v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Varlot" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927313v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832945v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832172v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Galmes" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- P. Decurey" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Mbodji" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832972v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839706v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Frisquet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938936v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939425v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939278v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939246v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839682v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2012.FW3A.45" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747786v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mottay" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713359v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703132v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697362v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668022v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703133v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581851v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625204v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533379v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559587v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886483" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568926v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661085v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giust" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942884" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661480v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943013" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661457v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559588v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661145v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5943336" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547956v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661467v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573850v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661186v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050591" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661077v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.875409" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473272v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563264v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.841317" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589620v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2010.OTuJ7" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563255v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854767" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537226v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470046v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courjaud" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938565v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Kouomou Chembo" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Volyanskiy" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Hmima" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tavernier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525839v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469985v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563251v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854041" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515092v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606945v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589625v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2010.CMBB3" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563259v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854778" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606973v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854045" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515719v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608206v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oehler" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sudmeyer" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. C Stumpf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E H Oehler" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO.2010.CMX5" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453759v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOSWT.2009.4771727" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470049v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470024v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185178" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480700v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOS.2009.5343299" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384069v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhuyan" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473271v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192163" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472359v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Chembo" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5196382" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470059v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470054v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470039v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472082v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alasia" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lempereur" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505096v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472296v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LEOSWT.2009.4771717" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470052v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472323v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;lin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480689v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480682v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469982v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470022v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2009.5185133" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476101v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.814721" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376745v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2008.4729548" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376726v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2008.4729137" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379719v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376772v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECCACOFT.2008.4610497" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378330v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376780v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECCACOFT.2008.4610498" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376723v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379717v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366990v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405858v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378337v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469989v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469986v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376792v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perreux" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380272v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376799v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379724v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379761v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379747v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379712v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376753v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OECCACOFT.2008.4610473" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379768v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378920v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362774v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365369v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377811v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378902v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378783v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378458v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362777v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362767v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378913v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377796v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365654v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386523" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378890v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469996v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365366v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2007.4386861" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472292v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QELS.2007.4431340" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378423v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362408v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362430v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362399v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2006.4628075" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362391v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2006.215519" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378395v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378379v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378419v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvey" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362422v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362396v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2006.215514" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104418v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469964v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093682v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093664v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094993v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094926v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095975v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095753v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104423v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095760v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095746v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094910v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ferriere" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094969v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D Harvey" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonhardt" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.G Wong" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S.J Clark" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Kruhlak" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096114v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093314v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094861v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095032v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104497v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094868v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095718v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095717v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104442v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103282v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094388v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093574v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102871v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094296v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S Windeler" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094322v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Peacock" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094243v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Merolla" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T Rhodes" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104415v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094227v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095680v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095616v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095635v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123465v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085792v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176105v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audo" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476072v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Taylor" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511750465" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092767v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haelterman" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103245v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839673v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>