--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -570,191 +570,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monde narratif et sémiosphère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Pier</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Depretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 103</w:t>
+              <w:t xml:space="preserve">, 2018, Le formalisme russe 100 ans après, 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03886603v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03138838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussin</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monde narratif et sémiosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le formalisme russe 100 ans après, 103</w:t>
+              <w:t xml:space="preserve">, 2018, 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138838v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03886603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Decades after the Publication of Monika Fludernik’s Towards a &amp;quot;Natural Narratology&amp;quot;: Introduction to the Forum</w:t>
               </w:r>
@@ -2071,318 +2071,318 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le formalisme russe 100 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Depretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Depretto</w:t>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 103, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mukarovsky. Ecrits 1928-1946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Pier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Bílek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Kubíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Pier; Laurent Vallance; Petr A. Bílek; Tomáš Kubíček. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782813002488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813002488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">John Pier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerging Vectors of Narratology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Krogh Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vallance</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...143 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,199 +2456,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary French and Francophone Narratology. Introduction.</w:t>
+                <w:t xml:space="preserve">Discourse Analysis and Narrative Theory : A French Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Pier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Narratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ohio State University Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-10, 2020, Theory and Interpretation of Narrative, 978-0-8142-1449-7</w:t>
+                <w:t xml:space="preserve">Ohio State University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.110-135, 2020, Theory and Interpretation of Narrative, 978-0-8142-1449-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05083214v1</w:t>
+                <w:t xml:space="preserve">hal-03869311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourse Analysis and Narrative Theory : A French Perspective</w:t>
+                <w:t xml:space="preserve">Contemporary French and Francophone Narratology. Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Pier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Narratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohio State University Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.110-135, 2020, Theory and Interpretation of Narrative, 978-0-8142-1449-7</w:t>
+                <w:t xml:space="preserve">The Ohio State University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-10, 2020, Theory and Interpretation of Narrative, 978-0-8142-1449-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869311v1</w:t>
+                <w:t xml:space="preserve">halshs-05083214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pourquoi lire Jan Mukarovsky aujourd'hui?</w:t>
               </w:r>
@@ -2701,510 +2701,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface. Emerging Vectors of Narratology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Von der französischen strukturalistischen Erzähltheorie zur nordamerikanischen postklassischen Narratologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Huber und Wolf Schmid, eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grundthemen der Literaturwissenschaft: Erzählen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Krogh</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Per Krogh Hansen et al. eds. </w:t>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-87, 2017, Grundthemen der Literaturwissenschaft, 978-3-11-040118-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110410747-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexity: A Paradigm for Narrative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Per Krogh Hansen, John Pier, Philippe Roussin, Wolf Schmid, eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Vectors of Narratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.V-XII, 2017, Narratologia, 978-3-11-055378-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.533-565, 2017, Narratologia, 978-3-11-055378-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-87, 2017, Grundthemen der Literaturwissenschaft, 978-3-11-040118-9. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface. Emerging Vectors of Narratology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110410747-004⟩</w:t>
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Per Krogh Hansen, John Pier, Philippe Roussin, Wolf Schmid, eds. </w:t>
+                <w:t xml:space="preserve">Per Krogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Per Krogh Hansen et al. eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Vectors of Narratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.V-XII, 2017, Narratologia, 978-3-11-055378-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110555158-202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Configuration of Narrative Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaël Baroni and Françoise Revaz, eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrative Sequence in Contemporary Narrtologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.533-565, 2017, Narratologia, 978-3-11-055378-9</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohio State University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20-36, 2016, Theory and Interpretation of Narrative, 978-0-8142-1296-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03939811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metalepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Hühn; John Pier; Wolf Schmid; Jörg Schönert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Narratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.326-343, 2016, 978-3-11-031634-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110217445.190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter de Gruyter</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03885690v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03939811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Original of Laura: les textes du roman</w:t>
               </w:r>
@@ -3339,758 +3339,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is There a French Postclassical Narratology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Greta Olson (dir.); Introduction de M. Fludernik et G. Olson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Trends in Narratology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-124, 2011, Narratologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metalepsis in Popular Culture. Afterword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karin Kukkonen and Sonja Klimek, eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metalepsis in Popular Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter de Gruyter, pp.268-276, 2011, Narratologia, 978-3-11-025278-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110252804.268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative Embedding in the Multilinear Text: The Case of John Barth's Lost in the Funhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Patron, ed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie, analyse, interprétation des récits / Theory, analysis, interpretation of narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-146, 2011, 978-3-0343-0055-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermedial Metareference Index and Icon in William Gass’s &amp;quot;Willie Masters’ &amp;quot;Lonesome Wife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. Wolf (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Metareferential Turn : Forms, Functions, Attempts at Explanation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rodopi, pp.175-207, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is There a French Postclassical Narratology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Greta Olson, ed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Trends in Narratology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2011, Narratologia, 978-3-11-025499-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intermedial Metareference: Theoretical and Functional Aspects and a Case Study (William Gass: Willy Masters' Lonesome Wife)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Werner Wolf, ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Metareferential Turn: Forms, Functions, Attempts at Explanation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, pp.97-127, 2011, Studies in Intermediality, 978-90-420-3370-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">W. Wolf (dir.). </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configurations narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Pier; Francis Berthelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Metareferential Turn : Forms, Functions, Attempts at Explanation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rodopi, pp.175-207, 2011</w:t>
+              <w:t xml:space="preserve">Narratologies contemporaines. Approches nouvelles pour la théorie et l'analyses du récit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des Archives Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-197, 2010, 9782813000200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Greta Olson (dir.); Introduction de M. Fludernik et G. Olson. </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narratologies contemporaines. Approches nouvelles pour la théorie et l'analyse du récit. Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Pier; Francis Berthelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Trends in Narratology</w:t>
+              <w:t xml:space="preserve">Narratologies contemporaines. Approches nouvelles pour la théorie et l'analyse du récit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.97-124, 2011, Narratologia</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des Archvies Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-14, 2010, 9782813000200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...262 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Pier; Francis Berthelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narratologies contemporaines : Approches nouvelles pour la théorie et l’analyse du récit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.173-197, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229497v1</w:t>
-              </w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">hal-03944332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diegesis</w:t>
               </w:r>
@@ -5084,51 +5084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869301v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2317-4765.rus.2021.186536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869274v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/style.55.1.0028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fns-2020-0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Depretto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/pan.2018.0014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-4184314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-2879856" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-1375198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohiostatepress.org/books/titles/9780814214497.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr &#8250; comm_0588-8018_2018_num_103_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. B&#237;lek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002488" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002488" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh Hansen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Schmid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110555158/html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110555158-202" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110410747-004/html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110410747-004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110217445/html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110217445.190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110316469.547" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/129252?format=KOM" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110252804.268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1108669" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813000200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berthelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Garc&#237;a Landa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110969801.7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100242110" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schaeffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/metalepses/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110922646/html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110922646.239" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869301v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2317-4765.rus.2021.186536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869274v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/style.55.1.0028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/fns-2020-0011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.9508" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Depretto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/pan.2018.0014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-4184314" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-2879856" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-1375198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ohiostatepress.org/books/titles/9780814214497.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr &#8250; comm_0588-8018_2018_num_103_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. B&#237;lek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kub&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813002488" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002488" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh Hansen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Schmid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110555158/html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110410747-004/html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110410747-004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Krogh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110555158-202" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110217445/html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110217445.190" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110316469.547" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/129252?format=KOM" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110252804.268" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1108669" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813000200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berthelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Garc&#237;a Landa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110969801.7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100242110" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schaeffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/metalepses/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110922646/html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110922646.239" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>