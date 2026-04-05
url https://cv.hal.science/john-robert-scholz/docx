--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,2707 +100,2707 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t>
+                <w:t xml:space="preserve">Seismic detection of a deep mantle discontinuity within Mars by InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savas Ceylan</w:t>
+                <w:t xml:space="preserve">Quancheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John F. Clinton</w:t>
+                <w:t xml:space="preserve">Nicholas Schmerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">Scott King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon C. Stähler</w:t>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Horleston</w:t>
+                <w:t xml:space="preserve">Attilio Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 333, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (42), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2204474119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03869093v1</w:t>
+                <w:t xml:space="preserve">insu-03810429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic detection of a deep mantle discontinuity within Mars by InSight</w:t>
+                <w:t xml:space="preserve">The marsquake catalogue from InSight, sols 0-1011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quancheng Huang</w:t>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Schmerr</w:t>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott King</w:t>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doyeon Kim</w:t>
+                <w:t xml:space="preserve">Simon C. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Rivoldini</w:t>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (42), </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2204474119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03810429v1</w:t>
+                <w:t xml:space="preserve">insu-03869093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances of the InSight Seismometer on Mars</w:t>
+                <w:t xml:space="preserve">High‐Frequency Seismic Events on Mars Observed by InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Hurst</w:t>
+                <w:t xml:space="preserve">Martin Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Fayon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin van Driel</w:t>
+                <w:t xml:space="preserve">John F Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917213v1</w:t>
+                <w:t xml:space="preserve">hal-03917246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle structure of Mars from InSight seismic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Khan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">Léonard Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 373 (6553), pp.434-438. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abf2966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429387v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t>
+                <w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaj Dahmen</w:t>
+                <w:t xml:space="preserve">M. Knapmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Zenhäusern</w:t>
+                <w:t xml:space="preserve">S.C. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Clinton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">I. Daubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Stähler</w:t>
+                <w:t xml:space="preserve">F. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917215v1</w:t>
+                <w:t xml:space="preserve">hal-03362753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnitude Scales for Marsquakes Calibrated from InSight Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ved Lekić</w:t>
+                <w:t xml:space="preserve">Maren Böse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Maguire</w:t>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Compaire</w:t>
+                <w:t xml:space="preserve">Nicholas Deichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.3003-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390358v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke Brinkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485320v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super High Frequency Events: A New Class of Events Recorded by the InSight Seismometers on Mars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John F. Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006599⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03590094v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon C Stähler</w:t>
+                <w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ved Lekić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Compaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163521v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léonard Seydoux</w:t>
+                <w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaj Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Zenhäusern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2924-2950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532354v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Forget</w:t>
+                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Spiga</w:t>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362753v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnitude Scales for Marsquakes Calibrated from InSight Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super High Frequency Events: A New Class of Events Recorded by the InSight Seismometers on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Deichmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nikolaj L. Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111 (6), pp.3003-3015. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120210045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917218v1</w:t>
+                <w:t xml:space="preserve">insu-03590094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Frequency Seismic Events on Mars Observed by InSight</w:t>
+                <w:t xml:space="preserve">A Comodulation Analysis of Atmospheric Energy Injection Into the Ground Motion at InSight, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Driel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Savas Ceylan</w:t>
+                <w:t xml:space="preserve">C. Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John F Clinton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Horleston</w:t>
+                <w:t xml:space="preserve">A. Stott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006670. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006670⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917246v2</w:t>
+                <w:t xml:space="preserve">hal-03549854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Upper mantle structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amir Khan</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6553), pp.434-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abf2966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03519105v1</w:t>
+                <w:t xml:space="preserve">hal-03429387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comodulation Analysis of Atmospheric Energy Injection Into the Ground Motion at InSight, Mars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonances of the InSight Seismometer on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stott</w:t>
+                <w:t xml:space="preserve">Kenneth Hurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Pike</w:t>
+                <w:t xml:space="preserve">Lucile Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mcclean</w:t>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Warren</w:t>
+                <w:t xml:space="preserve">Cedric Schmelzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2951-2963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020je006538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120210137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549854v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+                <w:t xml:space="preserve">Geophysical Observations of Phobos Transits by InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Giardini</w:t>
+                <w:t xml:space="preserve">S. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">R. Widmer‐schnidrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Banerdt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Pike</w:t>
+                <w:t xml:space="preserve">J.‐r. Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">M. Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mittelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL089099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526752v1</w:t>
+                <w:t xml:space="preserve">hal-03583301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Observations of Phobos Transits by InSight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Widmer‐schnidrig</w:t>
+                <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐r. Scholz</w:t>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Driel</w:t>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mittelholz</w:t>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (19), </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL089099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583301v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Ceylan</w:t>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031471v1</w:t>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John‐robert Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526740v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John‐robert Scholz</w:t>
+                <w:t xml:space="preserve">P Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">A Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pinot</w:t>
+                <w:t xml:space="preserve">S Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580235v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t>
               </w:r>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,51 +3724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott King" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204474119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf2966" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. Scholz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Driel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pl&#246;tz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02378618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204474119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf2966" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. Scholz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Driel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pl&#246;tz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02378618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>