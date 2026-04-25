--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -368,1367 +368,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03869093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Frequency Seismic Events on Mars Observed by InSight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Driel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Savas Ceylan</w:t>
+                <w:t xml:space="preserve">Maren Böse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John F Clinton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Horleston</w:t>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006670. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JE006670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917246v2</w:t>
+                <w:t xml:space="preserve">hal-03485320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
+                <w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Barkaoui</w:t>
+                <w:t xml:space="preserve">Nikolaj Dahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">Géraldine Zenhäusern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léonard Seydoux</w:t>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2924-2950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532354v1</w:t>
+                <w:t xml:space="preserve">hal-03917215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Knapmeyer</w:t>
+                <w:t xml:space="preserve">Ved Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. Stähler</w:t>
+                <w:t xml:space="preserve">Ross Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Daubar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Spiga</w:t>
+                <w:t xml:space="preserve">Nicolas Compaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362753v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnitude Scales for Marsquakes Calibrated from InSight Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Deichmann</w:t>
+                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Clinton</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210045⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917218v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon C Stähler</w:t>
+                <w:t xml:space="preserve">Super High Frequency Events: A New Class of Events Recorded by the InSight Seismometers on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaj L. Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519105v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John F. Clinton</w:t>
+                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke Brinkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485320v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Compaire</w:t>
+                <w:t xml:space="preserve">Magnitude Scales for Marsquakes Calibrated from InSight Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Deichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.3003-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390358v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Stähler</w:t>
+                <w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Knapmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917215v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon C Stähler</w:t>
+                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163521v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super High Frequency Events: A New Class of Events Recorded by the InSight Seismometers on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High‐Frequency Seismic Events on Mars Observed by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaj L. Dahmen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin van Driel</w:t>
+                <w:t xml:space="preserve">John F Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JE006599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03590094v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comodulation Analysis of Atmospheric Energy Injection Into the Ground Motion at InSight, Mars</w:t>
               </w:r>
@@ -1848,103 +1848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper mantle structure of Mars from InSight seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 373 (6553), pp.434-438. </w:t>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Schmelzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 111 (6), pp.2951-2963. </w:t>
@@ -2110,697 +2110,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Observations of Phobos Transits by InSight</w:t>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stähler</w:t>
+                <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Widmer‐schnidrig</w:t>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐r. Scholz</w:t>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Driel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Mittelholz</w:t>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL089099⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583301v1</w:t>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seismicity of Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical Observations of Phobos Transits by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Giardini</w:t>
+                <w:t xml:space="preserve">R. Widmer‐schnidrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">J.‐r. Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Banerdt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Pike</w:t>
+                <w:t xml:space="preserve">M. Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">A. Mittelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL089099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526752v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John‐robert Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526740v1</w:t>
+                <w:t xml:space="preserve">hal-03580235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pinot</w:t>
+                <w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580235v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Ceylan</w:t>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031471v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t>
               </w:r>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,51 +3724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204474119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf2966" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. Scholz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Driel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pl&#246;tz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02378618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204474119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf2966" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. Scholz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Driel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pl&#246;tz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02378618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>