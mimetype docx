--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -368,1367 +368,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03869093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High‐Frequency Seismic Events on Mars Observed by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John F. Clinton</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485320v1</w:t>
+                <w:t xml:space="preserve">hal-03917246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t>
+                <w:t xml:space="preserve">Magnitude Scales for Marsquakes Calibrated from InSight Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaj Dahmen</w:t>
+                <w:t xml:space="preserve">Maren Böse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Zenhäusern</w:t>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicholas Deichmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">John Clinton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 111 (6), pp.2924-2950. </w:t>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.3003-3015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120210045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917215v1</w:t>
+                <w:t xml:space="preserve">hal-03917218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Davis</w:t>
+                <w:t xml:space="preserve">Salma Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ved Lekić</w:t>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Maguire</w:t>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Compaire</w:t>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390358v1</w:t>
+                <w:t xml:space="preserve">hal-03532354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon C Stähler</w:t>
+                <w:t xml:space="preserve">M. Knapmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163521v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super High Frequency Events: A New Class of Events Recorded by the InSight Seismometers on Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin van Driel</w:t>
+                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nienke Brinkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006599⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03590094v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Focal Mechanisms of Marsquakes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon C Stähler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020je006546⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519105v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnitude Scales for Marsquakes Calibrated from InSight Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Böse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">John Clinton</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210045⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917218v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Spiga</w:t>
+                <w:t xml:space="preserve">Super High Frequency Events: A New Class of Events Recorded by the InSight Seismometers on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaj L. Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, 25 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362753v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Barkaoui</w:t>
+                <w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">Paul Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+                <w:t xml:space="preserve">Ved Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Ross Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Seydoux</w:t>
+                <w:t xml:space="preserve">Nicolas Compaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532354v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Frequency Seismic Events on Mars Observed by InSight</w:t>
+                <w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Driel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Savas Ceylan</w:t>
+                <w:t xml:space="preserve">Nikolaj Dahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John F Clinton</w:t>
+                <w:t xml:space="preserve">Géraldine Zenhäusern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Horleston</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006670. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2924-2950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JE006670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917246v2</w:t>
+                <w:t xml:space="preserve">hal-03917215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comodulation Analysis of Atmospheric Energy Injection Into the Ground Motion at InSight, Mars</w:t>
               </w:r>
@@ -1848,103 +1848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper mantle structure of Mars from InSight seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 373 (6553), pp.434-438. </w:t>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Schmelzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 111 (6), pp.2951-2963. </w:t>
@@ -2110,295 +2110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+                <w:t xml:space="preserve">Geophysical Observations of Phobos Transits by InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Giardini</w:t>
+                <w:t xml:space="preserve">S. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">R. Widmer‐schnidrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Banerdt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Pike</w:t>
+                <w:t xml:space="preserve">J.‐r. Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">M. Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mittelholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL089099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526752v1</w:t>
+                <w:t xml:space="preserve">hal-03583301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Observations of Phobos Transits by InSight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Widmer‐schnidrig</w:t>
+                <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐r. Scholz</w:t>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Driel</w:t>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mittelholz</w:t>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (19), </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL089099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583301v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
               </w:r>
@@ -2410,64 +2410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John‐robert Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2652,103 +2652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance report of the RHUM-RUM ocean bottom seismometer network around La Réunion, western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,51 +3724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204474119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf2966" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. Scholz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Driel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pl&#246;tz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02378618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quancheng Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204474119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. St&#228;hler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106943" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917246v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Driel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F Clinton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006670" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deichmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Brinkman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006546" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj L. Dahmen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006599" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf2966" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hurst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schmelzbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. Scholz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Driel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schmid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Schlindwein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Koulakov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pl&#246;tz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01393997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01304036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hosseini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-41-43-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02378618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>