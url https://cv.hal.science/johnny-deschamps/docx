--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -124,515 +124,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu‐Based MOF/TiO 2 Composite Nanomaterials for Photocatalytic Hydrogen Generation and the Role of Copper</w:t>
+                <w:t xml:space="preserve">Production d’hydrogène vert par électrolyse de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisha Khan</w:t>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.AF3691 v1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422668v1</w:t>
+                <w:t xml:space="preserve">hal-05422661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-based MOFs/TiO 2 Chitosan Beads for Green Photocatalytic H 2 Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cu‐Based MOF/TiO 2 Composite Nanomaterials for Photocatalytic Hydrogen Generation and the Role of Copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alisha Khan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ranjbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Benoît</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+                <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02179⟩</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202501736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362588v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the enhanced photocatalytic activity of N-doped carbon dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angel Luis Corcho Valdés</w:t>
+                <w:t xml:space="preserve">Cu-based MOFs/TiO 2 Chitosan Beads for Green Photocatalytic H 2 Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cy00457h⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422671v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d’hydrogène vert par électrolyse de l’eau</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the enhanced photocatalytic activity of N-doped carbon dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Daniel Almeida Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rafael Guerrero Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandra Morales Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Luis Corcho Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (16), pp.4713-4726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cy00457h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05422661v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Fluorescent Carbon Dots (CDs) for the Selective detection of Metal‐Containing Ions</w:t>
               </w:r>
@@ -886,51 +886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stockage solide de l’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1105,312 +1105,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Hydrogene, un filon pour l’emploi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aviation: l’hydrogene tiendra t–il ses promesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Parisien</w:t>
+              <w:t xml:space="preserve">Polytechnique Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525128v1</w:t>
+                <w:t xml:space="preserve">hal-04525087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aviation: l’hydrogene tiendra t–il ses promesses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nanothermites : synthèse et combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polytechnique Insights</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-af3690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525087v1</w:t>
+                <w:t xml:space="preserve">hal-04524965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermites : synthèse et combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L’Hydrogene, un filon pour l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-af3690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04524965v1</w:t>
+                <w:t xml:space="preserve">hal-04525128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper and Nickel Nanoparticles Prepared by Thermal Treatment of Their Respective Cations Confined in Nanopores through High-Pressure Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,51 +1487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stockage, un verrou majeure de la filière hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polytechnique Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (58), pp.8147-8150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1673,51 +1673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filière hydrogène : principaux verrous et intérêt du Power to Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1745,629 +1745,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium doping composite metal-organic framework by alane nanoconfinement: Impact on the room temperature hydrogen uptake</w:t>
+                <w:t xml:space="preserve">Hydrogen adsorption and kinetics in MIL-101(Cr) and hybrid activated carbon-MIL-101(Cr) materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Catoire</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (12), pp.8021 - 8031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524133v1</w:t>
+                <w:t xml:space="preserve">hal-01555514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling hydrogen diffusion in hybrid activated carbon-MIL-101(Cr) considering temperature variations and surface loading changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aluminium doping composite metal-organic framework by alane nanoconfinement: Impact on the room temperature hydrogen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 248, pp.72 - 83. </w:t>
+              <w:t xml:space="preserve">, 2017, 243, pp.214 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.03.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555508v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption and kinetics in MIL-101(Cr) and hybrid activated carbon-MIL-101(Cr) materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling hydrogen diffusion in hybrid activated carbon-MIL-101(Cr) considering temperature variations and surface loading changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (12), pp.8021 - 8031. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.72 - 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555514v1</w:t>
+                <w:t xml:space="preserve">hal-01555508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping activated carbon incorporated composite MIL-101 using lithium: impact on hydrogen uptake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Hydrogen adsorption in lithium doped MIL-101 and MIL-53(Al) at 77 and 298 K up to 100 bar: effect of lithium concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Mater. Chem. A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, pp.7014. </w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4TA07197B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10934-015-9982-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214504v1</w:t>
+                <w:t xml:space="preserve">hal-01214533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption in lithium doped MIL-101 and MIL-53(Al) at 77 and 298 K up to 100 bar: effect of lithium concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Doping activated carbon incorporated composite MIL-101 using lithium: impact on hydrogen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (4), pp.1073. </w:t>
+              <w:t xml:space="preserve">J. Mater. Chem. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.7014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-015-9982-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4TA07197B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214533v1</w:t>
+                <w:t xml:space="preserve">hal-01214504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Filière Hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrie &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 technos Made In France, Décembre 2015 (982-983), pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2392,64 +2392,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature hydrogen uptake in single walled carbon nanotubes incorporated MIL-101 doped with lithium: effect of lithium doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2496,51 +2496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to create a hydrophilic environment within hydrophobic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,51 +2625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical hydrogen cryostorage in doped MIL-101(Cr) Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2841,51 +2841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic limit of the melting/freezing processes of water under strongly hydrophobic nanoscopic confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,51 +2983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Storage in Semiclathrate Hydrates of Tetrabutyl Ammonium Chloride and Tetrabutyl Phosphonium Bromide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3126,51 +3126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (3), pp.518-525. </w:t>
@@ -3220,51 +3220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation enthalpies and phase equilibrium for TBAB semi-clathrate hydrates of N2, CO2, N2 + CO2 and CH4 + CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3323,51 +3323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor Pressure and Density of Thermotropic Liquid Crystals: MBBA, 5CB, and Novel Fluorinated Mesogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Martin Trusler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,51 +3452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of bromine on the solubility of gases in hydrocarbons and fluorocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3555,51 +3555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low pressure solubility and thermodynamics of solvation of carbon dioxide and carbon monoxide in fluorinated liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-H. Menz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3684,51 +3684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of nitrous oxide with fluorinated liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3800,51 +3800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of gases with ionic liquids: Molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3895,51 +3895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ionic liquids of the 1-alkyl-3-methylimidazolium family using an all-atom force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3990,51 +3990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of dioxygen in seven fluorinated liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-H. Menz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4093,51 +4093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of oxygen, carbon dioxide and water in semifluorinated alkanes and perfluorooctylbromide by molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,363 +4203,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of carbon dioxide and water with ionic liquids by molecular simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling ionic liquids using a systematic all-atom force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Nuno Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A.H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200400097⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (30), pp.11250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0476996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130461v1</w:t>
+                <w:t xml:space="preserve">hal-01214654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ionic liquids using a systematic all-atom force field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interaction of carbon dioxide and water with ionic liquids by molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.1049-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200400097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0362133⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00130466v1</w:t>
+                <w:t xml:space="preserve">hal-00130461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ionic liquids using a systematic all-atom force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A.H. Padua</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 108 (30), pp.11250. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 108, pp.2038-2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0362133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0476996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214654v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4577,90 +4577,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic performance of HKUST-1/TiO2 towards hydrogen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ranjbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4702,90 +4702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4817,286 +4817,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
+                <w:t xml:space="preserve">Les Différentes Technologies de Production de l’hydrogène,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">Horizon Hydrogène 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525494v1</w:t>
+                <w:t xml:space="preserve">hal-04525499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525483v1</w:t>
+                <w:t xml:space="preserve">hal-04525494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Différentes Technologies de Production de l’hydrogène,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizon Hydrogène 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525499v1</w:t>
+                <w:t xml:space="preserve">hal-04525483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and Mild Synthesis of Energetic Nanothermites</w:t>
               </w:r>
@@ -5207,51 +5207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l’Art du Stockage de l’Hydrogène: du Stockage Liquide au Stockage Solide en passant par le Stockage Gazeux sous Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Paris Saclay, Cycle de Webinaires sur la Transition Energétique (WTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5276,51 +5276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hydrogen Technology in France and at ENSTA IP Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Summit (KS3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5345,51 +5345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Filière Hydrogène: Production d’Hydrogène décarboné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Transition Energétique: Regards Croisés entre Chercheurs de l’Ensta Paris et Industriels, Studio by Ensta Paris 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5440,51 +5440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth K. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Advanced Sciences (ICAS5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hurghada, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5509,51 +5509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production from Biomass Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5585,329 +5585,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of thermal decomposition of biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La production et le stockage d'hydrogène: interêts du Power to Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Development Workshop, Shanghai Jiao Tong (SPEIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Workshop Momentom ''Energies nouvelles et société: Regards croisés sur la transition énergétique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662832v1</w:t>
+                <w:t xml:space="preserve">hal-01662851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités scientifiques liées aux solides poreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental study of thermal decomposition of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrat Mickael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du Réseau d'Excellence en Solides Poreux (RESPORE), Ecole Normale Supérieure de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Development Workshop, Shanghai Jiao Tong (SPEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662884v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production et le stockage d'hydrogène: interêts du Power to Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Activités scientifiques liées aux solides poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Momentom ''Energies nouvelles et société: Regards croisés sur la transition énergétique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de lancement du Réseau d'Excellence en Solides Poreux (RESPORE), Ecole Normale Supérieure de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662851v1</w:t>
+                <w:t xml:space="preserve">hal-01662884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101(Cr): Experiment and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhewei Yu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5949,77 +5949,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse ATG/ATD couplée GC/MS de la décomposition thermique d'un composant de la biomasse le D-glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrat Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres industrielles biomasse-energie, Ecole nationale supérieure des Mines d'Albi Carnaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6096,51 +6096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th PPEPPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
@@ -6169,90 +6169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de matériaux hybrides MOF-charbon actif pour le stockage d’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone SFEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6521,480 +6521,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Organic Frameworks (MOFs) Doping with Aluminium Hydride</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chemical and Thermodynamic Properties of Hydrophilic-Hydrophobic Nanostructures Containing Aqueous Metal Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasternak Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Dosseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Nanoporous Materials--7</w:t>
+              <w:t xml:space="preserve">International Symposium Nanoporous Materials-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214946v1</w:t>
+                <w:t xml:space="preserve">hal-01214948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined water in its role as a ligand in silica based CuII hydrophilic and hydrophobic nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fate of a confined liquid droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molinero Valeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nano-6, The 6th International Symposium on Nanoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Banff, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop on Structure and Dynamics of Confined and Interfacial Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260285v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of a confined liquid droplet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confined water in its role as a ligand in silica based CuII hydrophilic and hydrophobic nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Structure and Dynamics of Confined and Interfacial Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
+              <w:t xml:space="preserve"> Nano-6, The 6th International Symposium on Nanoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214955v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Thermodynamic Properties of Hydrophilic-Hydrophobic Nanostructures Containing Aqueous Metal Cations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metal Organic Frameworks (MOFs) Doping with Aluminium Hydride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Nanoporous Materials-7</w:t>
+              <w:t xml:space="preserve">International Symposium Nanoporous Materials--7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214948v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron scattering on phase transitions and anomalous thermodynamics: anomalous behaviour of water under strong confinement conditions</w:t>
               </w:r>
@@ -7006,51 +7006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7127,51 +7127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7222,77 +7222,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Discussion Meeting on Relaxations in Complex Systems, Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
@@ -7347,51 +7347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Pantalei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7423,402 +7423,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining a liquid down to the nanoscale : more of the same or new phenomena?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+                <w:t xml:space="preserve">SECOHYA : SEparation of CO2 by HYdrate Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bouchemoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cameirão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Gordon Research Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Holderness, United States</w:t>
+              <w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260284v1</w:t>
+                <w:t xml:space="preserve">hal-00660471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECOHYA : SEparation of CO2 by HYdrate Adsorption</w:t>
+                <w:t xml:space="preserve">Capture du CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; par voie Hydrate : résultats de l'ANR SECOHYA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bouchemoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Cameirão</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alexandra Cameirao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Ouabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kwaterski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°288</w:t>
+              <w:t xml:space="preserve">Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660471v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture du CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; par voie Hydrate : résultats de l'ANR SECOHYA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
+                <w:t xml:space="preserve">Confining a liquid down to the nanoscale : more of the same or new phenomena?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schoeffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve"> Gordon Research Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352755v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How anomalous remain the liquid water properties when confined at the nanosacle</w:t>
               </w:r>
@@ -7830,51 +7830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,90 +7942,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confining a liquid down to the nanoscale : more of the same or new phenomena, Complex Dynamics of Fluids in Disordered and Crowed Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Centre Europeen de Calcul Atomique et Moleculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
@@ -8080,51 +8080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,51 +8192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure DSC study of mixed semi-clathrate hydrates of tetra-n-butylammonium bromide and CO2, N2 and (CO2 + N2) and ( CO2 + CH4) mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Mediterranean Conference on Calorimetry and Thermal Analysis (MEDICTA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8300,64 +8300,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFIPRA on Indo-French discussion meeting on "Diffusion in nanoporous and dense media"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bangalore, India</w:t>
@@ -8425,51 +8425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Findenegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8550,64 +8550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Complex Systems: Andalo (Tento)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Trento, Italy</w:t>
@@ -8675,64 +8675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Holderness, United States</w:t>
@@ -8761,51 +8761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water confined in hydrophobic mesopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8863,348 +8863,348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ionic liquids of the 1-alkyl-3-methylimidazolium family using an all-atom force field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.N. Canongia Lopes</w:t>
+                <w:t xml:space="preserve">Interactions entre gaz et molècules fluorées: exemple du dioxyde de carbone et du protoxyde d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.150-158</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GDR 1880 du CNRS Physico-chimie en milieu supercritique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012464v1</w:t>
+                <w:t xml:space="preserve">hal-00012531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre gaz et molècules fluorées: exemple du dioxyde de carbone et du protoxyde d'azote</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Solvation in ionic liquids: conformations, interaction and liquid structure by molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Canongia Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR 1880 du CNRS Physico-chimie en milieu supercritique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">1st International Congress on Ionic Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012531v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation in ionic liquids: conformations, interaction and liquid structure by molecular simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling ionic liquids of the 1-alkyl-3-methylimidazolium family using an all-atom force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Salzburg, Austria</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.150-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010177v1</w:t>
+                <w:t xml:space="preserve">hal-00012464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation in ionic liquids: conformations, interactions and liquid structure by molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9268,51 +9268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-H. Menz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9363,51 +9363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of gases with ionic liquids: molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.134-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9425,51 +9425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation properties of fluorinated molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9546,51 +9546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9628,51 +9628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of gases with ionic liquids : molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9710,51 +9710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions in fluorous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agílio Pádua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9837,448 +9837,448 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Based Metal-Organic Framework (MOF) Nanobelt Composites for Photocatalytic Green Hydrogen Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Faiz Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées scientifiques du GDR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EU4MOFs Meeting: Bringing Academia and Industry Together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423303v1</w:t>
+                <w:t xml:space="preserve">hal-05423229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis Marie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Copper-Based Metal-Organic Framework (MOF) Nanobelt Composites for Photocatalytic Green Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Faiz Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisha Khan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU4MOFs Meeting: Bringing Academia and Industry Together</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">9èmes journées scientifiques du GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423324v1</w:t>
+                <w:t xml:space="preserve">hal-05423303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Based Metal-Organic Framework (MOF) Nanobelt Composites for Photocatalytic Green Hydrogen Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisha Khan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU4MOFs Meeting: Bringing Academia and Industry Together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423229v1</w:t>
+                <w:t xml:space="preserve">hal-05423324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10310,744 +10310,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for Green Hydrogen Production by Photocatalysis,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen Production by Photocatalysis under Solar Light: Development of Nanocomposites based on Metal Organic Frameworks (MOFs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisha Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cong Wang</w:t>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Momentom Crongress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526261v1</w:t>
+                <w:t xml:space="preserve">hal-04526274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry Postgraduate Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production by Photocatalysis under Solar Light: Development of Nanocomposites based on Metal Organic Frameworks (MOFs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+                <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for Green Hydrogen Production by Photocatalysis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisha Khan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3rd International Momentom Crongress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526280v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production by Photocatalysis under Solar Light: Development of Nanocomposites based on Metal Organic Frameworks (MOFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526274v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for green Hydrogen Production by Photocatalysis,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Solar Chemistry and Photocatalysis: Environmental Applications, Torino,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
+              <w:t xml:space="preserve">GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Frejus (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526218v1</w:t>
+                <w:t xml:space="preserve">hal-04526228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for green Hydrogen Production by Photocatalysis,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Frejus (France), France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Sensors and Energy Driven Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526228v1</w:t>
+                <w:t xml:space="preserve">hal-04526245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for green Hydrogen Production by Photocatalysis,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Sensors and Energy Driven Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cergy Pontoise, France</w:t>
+              <w:t xml:space="preserve">European Conference on Solar Chemistry and Photocatalysis: Environmental Applications, Torino,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526245v1</w:t>
+                <w:t xml:space="preserve">hal-04526218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of TiO2 Surface Properties for the Enhancement of Hydrogen Production</w:t>
               </w:r>
@@ -11085,51 +11085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International MOMEMTOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11180,51 +11180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11305,51 +11305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11398,260 +11398,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101 (Cr): experiment and modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">All-atom force-fields for short hydrofluoroalkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Janecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Celine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 ème Journées scientifiques de l'Association Française de l'Adsorption (AFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">14th PPEPPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663168v1</w:t>
+                <w:t xml:space="preserve">hal-01256429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-atom force-fields for short hydrofluoroalkanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101 (Cr): experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th PPEPPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">5 ème Journées scientifiques de l'Association Française de l'Adsorption (AFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256429v1</w:t>
+                <w:t xml:space="preserve">hal-01663168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
@@ -11689,51 +11689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janececk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
@@ -11762,90 +11762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft synthesis of MIL-101(Cr) for hydrogen storage by adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhewei Yu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11900,77 +11900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse ATG/ATD couplée GC/MS de la décomposition thermique du D glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrat Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires de l'Institut Carnot M.I.N.E.S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11995,103 +11995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of MIL--101 synthesized with sodium acetate as mineralizing agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Characterisation of Porous Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Granada, Spain</w:t>
@@ -12120,90 +12120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal decomposition of alane: experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrat Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Symposium on Combustion, San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12228,51 +12228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage d'hydrogene par adsorption dans des materiaux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fete des 40 ans de l'ecole Nationale Superieure de Techniques Avancees (ENSTA ParisTech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12291,355 +12291,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrophilic and hydrophobic SBA-15 and MCM-41 surfaces in CuII impregnation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hydrates de gaz en vue d'application au stockage energetique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journee ParisTech: Nouvelles filieres energetiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259865v1</w:t>
+                <w:t xml:space="preserve">hal-01259875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water confined in mesoporous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrophilic and hydrophobic SBA-15 and MCM-41 surfaces in CuII impregnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee thematique Cnano IdF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259894v1</w:t>
+                <w:t xml:space="preserve">hal-01259865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrates de gaz en vue d'application au stockage energetique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Water confined in mesoporous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee ParisTech: Nouvelles filieres energetiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journee thematique Cnano IdF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259875v1</w:t>
+                <w:t xml:space="preserve">hal-01259894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water confined in mesopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12703,51 +12703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature properties of water in hydrophobic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12811,51 +12811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des proprietes des fluides confines dans des materiaux mesoporeux par calorimetrie de haute precision : effet de l'hydrophobicite; du materiau mesoporeux sur les cycles d'intrusion-extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12906,51 +12906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing generalised Onsager models with Maier-Saupe interactions from experimental saturation pressure and density data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Franco-Melgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13027,51 +13027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluoroalkanes in water : the hydration properties of perfluoropropane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13122,51 +13122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of O2 and CO2 in C8H18, C8F18, C8H17Br, C8F17Br</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13217,51 +13217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular interactions in fluorinated phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13306,480 +13306,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux solvants propres : Etude experimentale et par simulation moleculaire des interactions en solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interactions in fluorinated phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Doctoriales 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Confolant, France</w:t>
+              <w:t xml:space="preserve"> Jorge Calado 2003 : 40 years of Molecular Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260500v1</w:t>
+                <w:t xml:space="preserve">hal-01260510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions in fluorinated phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental and simulated solubilities of gases in dialkyl imidazolium ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Nuno Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jorge Calado 2003 : 40 years of Molecular Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">15th Symposium on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260510v1</w:t>
+                <w:t xml:space="preserve">hal-01260494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulated solubilities of gases in dialkyl imidazolium ionic liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Nuno Canongia Lopes</w:t>
+                <w:t xml:space="preserve">Molecular interactions of oxygen, carbon dioxide and water in fluorinated solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Symposium on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Thermodynamics 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260494v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions of oxygen, carbon dioxide and water in fluorinated solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nouveaux solvants propres : Etude experimentale et par simulation moleculaire des interactions en solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve"> Doctoriales 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Confolant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260505v1</w:t>
+                <w:t xml:space="preserve">hal-01260500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of oxygen in liquid perfluorocarbons. Experiments and computer simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel M. Marrucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13875,51 +13875,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage in two-dimensional and three-dimensional materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Nanomaterials for Energy Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.227-243, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14024,51 +14024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2023294075 (A1). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14125,51 +14125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022003030 (A1), EP3932548 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14356,51 +14356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Khan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena-Uribe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202501736" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Almeida Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rafael Guerrero Porras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Morales Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho Vald&#233;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00457h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iriarte-Mesa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Murru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chao-Mujica" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Vald&#233;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Padron-Ramirez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Torres-Figueredo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Valdes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Ponce de Leon-Cabrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00432-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202383161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasternak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applnano2030020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02985H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1108" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.03.059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.192" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA07197B" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-9982-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-0047-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.05.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ86W3J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301375s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameireo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920816j" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B40609942E6F06CB751C19C8113F7865274CE9E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100146b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848773v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Besse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26CW08R6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0399-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H581VBGH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Martin Trusler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711211w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KPCWFG96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.11.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JLR08XH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-H. Menz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.11.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DB18L8K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062995z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5PSXLKN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130474v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Costa Gomes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2004.03.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6J0TRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2003.11.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0B1Z53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130461v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400097" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZB8H8MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130466v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0362133" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XS2R1G6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214654v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nuno Canongia Lopes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A.H. Padua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0476996" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422693v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525499v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Chouaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth K. P." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525156v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662832v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrat Mickael" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662884v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662879v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214946v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinero Valeria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasternak Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pantalei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260284v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alexandra Cameirao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teixeira Jose" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663016v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Findenegg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260308v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012464v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012531v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202034v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423303v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Faiz Alam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423324v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423229v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526280v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526274v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526218v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526245v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Line Risal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663168v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256465v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256456v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260523v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259912v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Franco-Melgar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Haslam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260488v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260510v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260494v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Husson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260518v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Marrucho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarraute" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816723-6.00009-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525225v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525010v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena-Uribe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202501736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Almeida Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rafael Guerrero Porras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Morales Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho Vald&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00457h" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iriarte-Mesa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Murru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chao-Mujica" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Vald&#233;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Padron-Ramirez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Torres-Figueredo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Valdes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Ponce de Leon-Cabrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00432-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202383161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3690" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasternak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applnano2030020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02985H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1108" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Yu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.03.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-9982-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA07197B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-0047-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.05.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ86W3J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301375s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameireo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920816j" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B40609942E6F06CB751C19C8113F7865274CE9E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100146b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848773v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Besse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26CW08R6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0399-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H581VBGH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Martin Trusler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711211w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KPCWFG96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.11.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JLR08XH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-H. Menz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.11.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DB18L8K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062995z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5PSXLKN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130474v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Costa Gomes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2004.03.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6J0TRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2003.11.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0B1Z53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nuno Canongia Lopes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A.H. Padua" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0476996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZB8H8MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0362133" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XS2R1G6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422693v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Chouaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth K. P." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525156v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrat Mickael" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662884v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662879v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasternak Nicolas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinero Valeria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pantalei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352755v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alexandra Cameirao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teixeira Jose" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663016v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Findenegg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260308v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010177v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202034v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423229v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Faiz Alam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526274v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526280v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526245v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Line Risal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256465v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256456v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260523v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259865v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259894v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259912v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Franco-Melgar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Haslam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260488v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260510v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260494v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Husson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260505v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260500v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260518v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Marrucho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarraute" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816723-6.00009-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525225v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525010v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>