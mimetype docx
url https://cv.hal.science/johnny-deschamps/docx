--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -90,9717 +90,9583 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d’hydrogène vert par électrolyse de l’eau</w:t>
+                <w:t xml:space="preserve">Cu-based MOFs/TiO 2 Chitosan Beads for Green Photocatalytic H 2 Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422661v1</w:t>
+                <w:t xml:space="preserve">hal-05362588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu‐Based MOF/TiO 2 Composite Nanomaterials for Photocatalytic Hydrogen Generation and the Role of Copper</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the enhanced photocatalytic activity of N-doped carbon dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
+                <w:t xml:space="preserve">Hector Daniel Almeida Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rafael Guerrero Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandra Morales Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Luis Corcho Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202501736⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (16), pp.4713-4726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cy00457h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422668v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-based MOFs/TiO 2 Chitosan Beads for Green Photocatalytic H 2 Generation</w:t>
+                <w:t xml:space="preserve">Production d’hydrogène vert par électrolyse de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.AF3691 v1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05362588v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the enhanced photocatalytic activity of N-doped carbon dots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Fluorescent Carbon Dots (CDs) for the Selective detection of Metal‐Containing Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Vezin</w:t>
+                <w:t xml:space="preserve">Alejandro López-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandra Morales Alvarez</w:t>
+                <w:t xml:space="preserve">Claudia Iriarte-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Luis Corcho Valdés</w:t>
+                <w:t xml:space="preserve">Clarissa Murru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chao-Mujica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Luis Corcho-Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cy00457h⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422671v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Fluorescent Carbon Dots (CDs) for the Selective detection of Metal‐Containing Ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Iriarte-Mesa</w:t>
+                <w:t xml:space="preserve">Le stockage solide de l’hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Murru</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202300188⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-af3692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524892v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane and carbon dioxide adsorption on carbon nano-onions synthesized by the submerged arc-discharge method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Padron-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Torres-Figueredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Padron-Ramirez</w:t>
+                <w:t xml:space="preserve">Angel Luis Corcho-Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Torres-Figueredo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Josue Ponce de Leon-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chao-Mujica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (1), pp.25-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10450-023-00432-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stockage solide de l’hydrogène</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frontispiece: Design of Fluorescent Carbon Dots (CDs) for the Selective detection of Metal‐Containing Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro López-Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Iriarte-Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Murru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chao-Mujica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Luis Corcho-Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-af3692⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202383161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524972v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontispiece: Design of Fluorescent Carbon Dots (CDs) for the Selective detection of Metal‐Containing Ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Iriarte-Mesa</w:t>
+                <w:t xml:space="preserve">L’Hydrogene, un filon pour l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Murru</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524889v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviation: l’hydrogene tiendra t–il ses promesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polytechnique Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermites : synthèse et combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-af3690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Hydrogene, un filon pour l’emploi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Copper and Nickel Nanoparticles Prepared by Thermal Treatment of Their Respective Cations Confined in Nanopores through High-Pressure Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Parisien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.278-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applnano2030020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525128v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper and Nickel Nanoparticles Prepared by Thermal Treatment of Their Respective Cations Confined in Nanopores through High-Pressure Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le stockage, un verrou majeure de la filière hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polytechnique Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351411v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stockage, un verrou majeure de la filière hydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mild synthesis of Cu 2 O nanoparticles interfaced at the surface of 2D-Al nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Antuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polytechnique Insights</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (58), pp.8147-8150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC02985H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525095v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild synthesis of Cu 2 O nanoparticles interfaced at the surface of 2D-Al nanosheets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Filière hydrogène : principaux verrous et intérêt du Power to Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CC02985H⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-trp1108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524903v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filière hydrogène : principaux verrous et intérêt du Power to Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aluminium doping composite metal-organic framework by alane nanoconfinement: Impact on the room temperature hydrogen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-trp1108⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243, pp.214 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524958v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption and kinetics in MIL-101(Cr) and hybrid activated carbon-MIL-101(Cr) materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling hydrogen diffusion in hybrid activated carbon-MIL-101(Cr) considering temperature variations and surface loading changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.192⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.72 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555514v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium doping composite metal-organic framework by alane nanoconfinement: Impact on the room temperature hydrogen uptake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Hydrogen adsorption and kinetics in MIL-101(Cr) and hybrid activated carbon-MIL-101(Cr) materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Catoire</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (12), pp.8021 - 8031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524133v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling hydrogen diffusion in hybrid activated carbon-MIL-101(Cr) considering temperature variations and surface loading changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Doping activated carbon incorporated composite MIL-101 using lithium: impact on hydrogen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.03.059⟩</w:t>
+              <w:t xml:space="preserve">J. Mater. Chem. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.7014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TA07197B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555508v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen adsorption in lithium doped MIL-101 and MIL-53(Al) at 77 and 298 K up to 100 bar: effect of lithium concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (4), pp.1073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10934-015-9982-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping activated carbon incorporated composite MIL-101 using lithium: impact on hydrogen uptake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Filière Hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Mater. Chem. A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrie &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 technos Made In France, Décembre 2015 (982-983), pp.57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214504v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Filière Hydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Room temperature hydrogen uptake in single walled carbon nanotubes incorporated MIL-101 doped with lithium: effect of lithium doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrie &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-015-0047-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241814v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature hydrogen uptake in single walled carbon nanotubes incorporated MIL-101 doped with lithium: effect of lithium doping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Method to create a hydrophilic environment within hydrophobic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10934-015-0047-1⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 179, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214526v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to create a hydrophilic environment within hydrophobic nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Theoretical hydrogen cryostorage in doped MIL-101(Cr) Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 179, pp.17. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.10504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp301375s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01214602v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical hydrogen cryostorage in doped MIL-101(Cr) Metal-Organic Frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SECOYA: Separation of CO2 by Hydrate adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+                <w:t xml:space="preserve">Amina Bouchemoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Cameireo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 13 th Congrès de la Société Française de Génie des Procédés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714284v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECOYA: Separation of CO2 by Hydrate adsorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+                <w:t xml:space="preserve">A thermodynamic limit of the melting/freezing processes of water under strongly hydrophobic nanoscopic confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bouchemoua</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus Schoeffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13 th Congrès de la Société Française de Génie des Procédés </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (7), pp.1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b920816j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663131v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic limit of the melting/freezing processes of water under strongly hydrophobic nanoscopic confinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Storage in Semiclathrate Hydrates of Tetrabutyl Ammonium Chloride and Tetrabutyl Phosphonium Bromide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b920816j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (9), pp.3395-3399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je100146b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01214596v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Storage in Semiclathrate Hydrates of Tetrabutyl Ammonium Chloride and Tetrabutyl Phosphonium Bromide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The key to control Cu II loading in silica based mesoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (3), pp.518-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je100146b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01179644v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key to control Cu II loading in silica based mesoporous materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dissociation enthalpies and phase equilibrium for TBAB semi-clathrate hydrates of N2, CO2, N2 + CO2 and CH4 + CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Special Chapter dedicated to the memory of Dr. Michel Ollivon, 98 (1), pp.113-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-009-0399-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848773v1</w:t>
+                <w:t xml:space="preserve">hal-01179655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation enthalpies and phase equilibrium for TBAB semi-clathrate hydrates of N2, CO2, N2 + CO2 and CH4 + CO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vapor Pressure and Density of Thermotropic Liquid Crystals: MBBA, 5CB, and Novel Fluorinated Mesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Martin Trusler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Special Chapter dedicated to the memory of Dr. Michel Ollivon, 98 (1), pp.113-118. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (13), pp.3918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-009-0399-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp711211w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179655v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor Pressure and Density of Thermotropic Liquid Crystals: MBBA, 5CB, and Novel Fluorinated Mesogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of bromine on the solubility of gases in hydrocarbons and fluorocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Jackson</w:t>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (13), pp.3918. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 251, pp.128-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp711211w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2006.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214549v1</w:t>
+                <w:t xml:space="preserve">hal-00126181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bromine on the solubility of gases in hydrocarbons and fluorocarbons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low pressure solubility and thermodynamics of solvation of carbon dioxide and carbon monoxide in fluorinated liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D.-H. Menz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.847-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2006.11.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126181v1</w:t>
+                <w:t xml:space="preserve">hal-00130479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pressure solubility and thermodynamics of solvation of carbon dioxide and carbon monoxide in fluorinated liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interactions of nitrous oxide with fluorinated liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.18566-18572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp062995z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130479v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of nitrous oxide with fluorinated liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interactions of gases with ionic liquids: Molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Symposium Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 901, pp.172-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00126401v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of gases with ionic liquids: Molecular simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modeling ionic liquids of the 1-alkyl-3-methylimidazolium family using an all-atom force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Symposium Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 901, pp.172-180</w:t>
+              <w:t xml:space="preserve">, 2005, 901, pp.134-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130474v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ionic liquids of the 1-alkyl-3-methylimidazolium family using an all-atom force field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Solubility of dioxygen in seven fluorinated liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-H. Menz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Symposium Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 125 (9), pp.1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2004.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130472v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of dioxygen in seven fluorinated liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Solubility of oxygen, carbon dioxide and water in semifluorinated alkanes and perfluorooctylbromide by molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.-H. Menz</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2004.03.013⟩</w:t>
+              <w:t xml:space="preserve">J. Fluorine Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 125, pp.409-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2003.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214576v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of oxygen, carbon dioxide and water in semifluorinated alkanes and perfluorooctylbromide by molecular simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modeling ionic liquids using a systematic all-atom force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Nuno Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A.H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Fluorine Chem.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 125, pp.409-413. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (30), pp.11250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2003.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0476996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00130464v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ionic liquids using a systematic all-atom force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A.H. Padua</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 108 (30), pp.11250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0476996⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 108, pp.2038-2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0362133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214654v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of carbon dioxide and water with ionic liquids by molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.1049-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200400097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130461v1</w:t>
-              </w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-00130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic performance of HKUST-1/TiO2 towards hydrogen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ranjbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA12: 12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA12: 12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Différentes Technologies de Production de l’hydrogène,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizon Hydrogène 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525499v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525494v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les Différentes Technologies de Production de l’hydrogène,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Horizon Hydrogène 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525483v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and Mild Synthesis of Energetic Nanothermites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Murru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Antuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Chouaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l’Art du Stockage de l’Hydrogène: du Stockage Liquide au Stockage Solide en passant par le Stockage Gazeux sous Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Paris Saclay, Cycle de Webinaires sur la Transition Energétique (WTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hydrogen Technology in France and at ENSTA IP Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Summit (KS3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Filière Hydrogène: Production d’Hydrogène décarboné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Transition Energétique: Regards Croisés entre Chercheurs de l’Ensta Paris et Industriels, Studio by Ensta Paris 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminium Doping Composite Metal Organic Frameworks (MOFs) by Alane Nanoconfinement for Hydrogen Storage at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth K. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Advanced Sciences (ICAS5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hurghada, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production from Biomass Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Development Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production et le stockage d'hydrogène: interêts du Power to Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experimental study of thermal decomposition of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrat Mickael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Momentom ''Energies nouvelles et société: Regards croisés sur la transition énergétique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Development Workshop, Shanghai Jiao Tong (SPEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662851v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of thermal decomposition of biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Activités scientifiques liées aux solides poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Development Workshop, Shanghai Jiao Tong (SPEIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Journée de lancement du Réseau d'Excellence en Solides Poreux (RESPORE), Ecole Normale Supérieure de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662832v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités scientifiques liées aux solides poreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La production et le stockage d'hydrogène: interêts du Power to Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du Réseau d'Excellence en Solides Poreux (RESPORE), Ecole Normale Supérieure de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Momentom ''Energies nouvelles et société: Regards croisés sur la transition énergétique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662884v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101(Cr): Experiment and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhewei Yu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Annuelles de l'AFA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse ATG/ATD couplée GC/MS de la décomposition thermique d'un composant de la biomasse le D-glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrat Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres industrielles biomasse-energie, Ecole nationale supérieure des Mines d'Albi Carnaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th PPEPPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de matériaux hybrides MOF-charbon actif pour le stockage d’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone SFEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the phase equilibria of refrigerant fluids with the COSMO-SAC and COSMO-RS approaches. Application to process simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Baba-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Thermodynamic Properties of Hydrophilic-Hydrophobic Nanostructures Containing Aqueous Metal Cations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Metal Organic Frameworks (MOFs) Doping with Aluminium Hydride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Nanoporous Materials-7</w:t>
+              <w:t xml:space="preserve">International Symposium Nanoporous Materials--7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214948v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of a confined liquid droplet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Confined water in its role as a ligand in silica based CuII hydrophilic and hydrophobic nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Structure and Dynamics of Confined and Interfacial Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
+              <w:t xml:space="preserve"> Nano-6, The 6th International Symposium on Nanoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214955v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined water in its role as a ligand in silica based CuII hydrophilic and hydrophobic nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Chemical and Thermodynamic Properties of Hydrophilic-Hydrophobic Nanostructures Containing Aqueous Metal Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasternak Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Dosseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nano-6, The 6th International Symposium on Nanoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Banff, Canada</w:t>
+              <w:t xml:space="preserve">International Symposium Nanoporous Materials-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260285v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Organic Frameworks (MOFs) Doping with Aluminium Hydride</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The fate of a confined liquid droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molinero Valeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Nanoporous Materials--7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Niagara Falls, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop on Structure and Dynamics of Confined and Interfacial Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214946v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron scattering on phase transitions and anomalous thermodynamics: anomalous behaviour of water under strong confinement conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International symposium on neutron scattering (ISNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transitions of Liquid Water at Nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of water confined at the nanometric scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Discussion Meeting on Relaxations in Complex Systems, Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pore size and fluid-wall interactions on the imbibition of a fluid in silica mesoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Pantalei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutron imaging user symposium (NIUS2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Bad Zurzach, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECOHYA : SEparation of CO2 by HYdrate Adsorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+                <w:t xml:space="preserve">Confining a liquid down to the nanoscale : more of the same or new phenomena?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bouchemoua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
+                <w:t xml:space="preserve">Markus Schoeffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°288</w:t>
+              <w:t xml:space="preserve"> Gordon Research Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660471v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture du CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; par voie Hydrate : résultats de l'ANR SECOHYA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">SECOHYA : SEparation of CO2 by HYdrate Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bouchemoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cameirão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Ouabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kwaterski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352755v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining a liquid down to the nanoscale : more of the same or new phenomena?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+                <w:t xml:space="preserve">Capture du CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; par voie Hydrate : résultats de l'ANR SECOHYA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bouchemoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alexandra Cameirao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Gordon Research Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Holderness, United States</w:t>
+              <w:t xml:space="preserve">Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260284v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How anomalous remain the liquid water properties when confined at the nanosacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passion For Knowledge, Donostia International Physics Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confining a liquid down to the nanoscale : more of the same or new phenomena, Complex Dynamics of Fluids in Disordered and Crowed Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Centre Europeen de Calcul Atomique et Moleculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between microcospic dynamics and structure of confined water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teixeira Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Workshop on Dynamics in Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure DSC study of mixed semi-clathrate hydrates of tetra-n-butylammonium bromide and CO2, N2 and (CO2 + N2) and ( CO2 + CH4) mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Mediterranean Conference on Calorimetry and Thermal Analysis (MEDICTA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined molecular liquids: from adsorption to the glass transition of the condensed phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFIPRA on Indo-French discussion meeting on "Diffusion in nanoporous and dense media"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a density minimum in supercooled water can be altered by tuning confinement parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Findenegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recent Advances in the Understanding of Confined Fluids : From Superfluid to Oil Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Abingdon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined molecular liquids: how close to the bulk properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Complex Systems: Andalo (Tento)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined molecular liquids : how close to the bulk properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water confined in hydrophobic mesopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre gaz et molècules fluorées: exemple du dioxyde de carbone et du protoxyde d'azote</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modelling ionic liquids of the 1-alkyl-3-methylimidazolium family using an all-atom force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Carry-le-Rouet, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.150-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012531v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation in ionic liquids: conformations, interaction and liquid structure by molecular simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Interactions entre gaz et molècules fluorées: exemple du dioxyde de carbone et du protoxyde d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.N. Canongia Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Congress on Ionic Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">Colloque du GDR 1880 du CNRS Physico-chimie en milieu supercritique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010177v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ionic liquids of the 1-alkyl-3-methylimidazolium family using an all-atom force field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Solvation in ionic liquids: conformations, interaction and liquid structure by molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Canongia Lopes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.150-158</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Congress on Ionic Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012464v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation in ionic liquids: conformations, interactions and liquid structure by molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Int. Congress on Ionic Liquids (COIL-1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of oxygen, carbon dioxide, carbon monoxide and nitrous oxide in fluorinated liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-H. Menz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Fluorous Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of gases with ionic liquids: molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.134-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation properties of fluorinated molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agílio Pádua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Symposium on Thermophysical properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ionic liquids of the 1-alkyl-3-methylimidazolium family unsing and all-atom force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of gases with ionic liquids : molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions in fluorous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agílio Pádua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IUPAC Conference on Thermodynamics, University of Rostock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9810,4048 +9676,4048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Based Metal-Organic Framework (MOF) Nanobelt Composites for Photocatalytic Green Hydrogen Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Faiz Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU4MOFs Meeting: Bringing Academia and Industry Together</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">9èmes journées scientifiques du GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423229v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Based Metal-Organic Framework (MOF) Nanobelt Composites for Photocatalytic Green Hydrogen Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Md Faiz Alam</w:t>
+                <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées scientifiques du GDR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EU4MOFs Meeting: Bringing Academia and Industry Together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423303v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis Marie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper-Based Metal-Organic Framework (MOF) Nanobelt Composites for Photocatalytic Green Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Faiz Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU4MOFs Meeting: Bringing Academia and Industry Together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423324v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA12: 12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production by Photocatalysis under Solar Light: Development of Nanocomposites based on Metal Organic Frameworks (MOFs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for Green Hydrogen Production by Photocatalysis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Momentom Crongress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526274v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry Postgraduate Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for Green Hydrogen Production by Photocatalysis,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Production by Photocatalysis under Solar Light: Development of Nanocomposites based on Metal Organic Frameworks (MOFs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Momentom Crongress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526261v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production by Photocatalysis under Solar Light: Development of Nanocomposites based on Metal Organic Frameworks (MOFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526280v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for green Hydrogen Production by Photocatalysis,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Frejus (France), France</w:t>
+              <w:t xml:space="preserve">European Conference on Solar Chemistry and Photocatalysis: Environmental Applications, Torino,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526228v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for green Hydrogen Production by Photocatalysis,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Sensors and Energy Driven Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cergy Pontoise, France</w:t>
+              <w:t xml:space="preserve">GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Frejus (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526245v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for green Hydrogen Production by Photocatalysis,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Solar Chemistry and Photocatalysis: Environmental Applications, Torino,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Recent Advances in Sensors and Energy Driven Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526218v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of TiO2 Surface Properties for the Enhancement of Hydrogen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International MOMEMTOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New TiO2/MxOy Nanocrystal for the Photocatalytic Decomposition of Organic Compounds by Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th MOMEMTOM Workshop: Characterization and Operando Studies, Synchrotron Soleil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New TiO2/MxOy Nanocrystal for the Photocatalytic Decomposition of Organic Compounds by Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International MOMEMTOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-atom force-fields for short hydrofluoroalkanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101 (Cr): experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th PPEPPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">5 ème Journées scientifiques de l'Association Française de l'Adsorption (AFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256429v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101 (Cr): experiment and modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">All-atom force-fields for short hydrofluoroalkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Janecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Celine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 ème Journées scientifiques de l'Association Française de l'Adsorption (AFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">14th PPEPPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663168v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janececk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft synthesis of MIL-101(Cr) for hydrogen storage by adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhewei Yu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3emes Journées Scientifiques de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse ATG/ATD couplée GC/MS de la décomposition thermique du D glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrat Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires de l'Institut Carnot M.I.N.E.S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of MIL--101 synthesized with sodium acetate as mineralizing agent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thermal decomposition of alane: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrat Mickael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Characterisation of Porous Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Granada, Spain</w:t>
+              <w:t xml:space="preserve">35th International Symposium on Combustion, San Francisco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256456v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition of alane: experiments and modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of MIL--101 synthesized with sodium acetate as mineralizing agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Combustion, San Francisco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on the Characterisation of Porous Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260526v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage d'hydrogene par adsorption dans des materiaux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fete des 40 ans de l'ecole Nationale Superieure de Techniques Avancees (ENSTA ParisTech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrates de gaz en vue d'application au stockage energetique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrophilic and hydrophobic SBA-15 and MCM-41 surfaces in CuII impregnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee ParisTech: Nouvelles filieres energetiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259875v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrophilic and hydrophobic SBA-15 and MCM-41 surfaces in CuII impregnation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Water confined in mesoporous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journee thematique Cnano IdF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259865v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water confined in mesoporous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hydrates de gaz en vue d'application au stockage energetique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee thematique Cnano IdF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journee ParisTech: Nouvelles filieres energetiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259894v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water confined in mesopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Summer School : Nanosciences ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Domaine du Tremblay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature properties of water in hydrophobic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in the understanding of confined fluids : from superfluid to oil reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, abingdon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des proprietes des fluides confines dans des materiaux mesoporeux par calorimetrie de haute precision : effet de l'hydrophobicite; du materiau mesoporeux sur les cycles d'intrusion-extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journee thematique Cnano IdF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing generalised Onsager models with Maier-Saupe interactions from experimental saturation pressure and density data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Franco-Melgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Martin Trusler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Workshop : Colloids, Interfaces and Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluoroalkanes in water : the hydration properties of perfluoropropane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Thermodynamics 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of O2 and CO2 in C8H18, C8F18, C8H17Br, C8F17Br</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Solubility Phenomena </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular interactions in fluorinated phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Symposium on Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions in fluorinated phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nouveaux solvants propres : Etude experimentale et par simulation moleculaire des interactions en solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jorge Calado 2003 : 40 years of Molecular Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve"> Doctoriales 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Confolant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260510v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulated solubilities of gases in dialkyl imidazolium ionic liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Interactions in fluorinated phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Symposium on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Boulder, United States</w:t>
+              <w:t xml:space="preserve"> Jorge Calado 2003 : 40 years of Molecular Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260494v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions of oxygen, carbon dioxide and water in fluorinated solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experimental and simulated solubilities of gases in dialkyl imidazolium ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Nuno Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th Symposium on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260505v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux solvants propres : Etude experimentale et par simulation moleculaire des interactions en solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Molecular interactions of oxygen, carbon dioxide and water in fluorinated solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Doctoriales 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Confolant, France</w:t>
+              <w:t xml:space="preserve">Thermodynamics 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260500v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of oxygen in liquid perfluorocarbons. Experiments and computer simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel M. Marrucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sarraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13th European Symposium on Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13861,107 +13727,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage in two-dimensional and three-dimensional materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Nanomaterials for Energy Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.227-243, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-816723-6.00009-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13971,245 +13837,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASS DEGRADATION PROCESSES USING A TIO2-BASED PHOTOCATALYST LEADING TO ACTIVATED BIOMASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2023294075 (A1). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIO2-BASED PHOTOCATALYST, METHODS FOR PREPARING THE PHOTOCATALYST AND USE THEREOF IN DEGRADING A BIOMASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022003030 (A1), EP3932548 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14356,51 +14222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena-Uribe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202501736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Almeida Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rafael Guerrero Porras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Morales Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho Vald&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00457h" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iriarte-Mesa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Murru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chao-Mujica" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Vald&#233;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Padron-Ramirez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Torres-Figueredo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Valdes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Ponce de Leon-Cabrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00432-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202383161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3690" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasternak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applnano2030020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02985H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1108" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Yu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.03.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-9982-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA07197B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-0047-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.05.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ86W3J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301375s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameireo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920816j" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B40609942E6F06CB751C19C8113F7865274CE9E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100146b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848773v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Besse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26CW08R6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0399-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H581VBGH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Martin Trusler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711211w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KPCWFG96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.11.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JLR08XH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-H. Menz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.11.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DB18L8K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062995z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5PSXLKN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130474v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Costa Gomes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2004.03.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6J0TRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2003.11.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0B1Z53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nuno Canongia Lopes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A.H. Padua" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0476996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400097" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZB8H8MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0362133" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XS2R1G6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422693v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Chouaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth K. P." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525156v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662832v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrat Mickael" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662884v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662879v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881437v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasternak Nicolas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinero Valeria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214614v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pantalei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352755v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alexandra Cameirao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teixeira Jose" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663016v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Findenegg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260308v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010177v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202032v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012462v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202034v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423229v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Faiz Alam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526274v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526280v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526245v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526218v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Line Risal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256465v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256456v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260523v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259865v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259894v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259912v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Franco-Melgar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Haslam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260460v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260488v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260510v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260494v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Husson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260505v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260500v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260518v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Marrucho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarraute" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816723-6.00009-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525225v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525010v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Khan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Almeida Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rafael Guerrero Porras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Morales Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho Vald&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00457h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iriarte-Mesa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Murru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chao-Mujica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Vald&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300188" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3692" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Padron-Ramirez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Torres-Figueredo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Valdes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Ponce de Leon-Cabrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00432-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202383161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3690" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasternak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applnano2030020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02985H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.03.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA07197B" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-9982-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-0047-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.05.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ86W3J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301375s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameireo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920816j" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B40609942E6F06CB751C19C8113F7865274CE9E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100146b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Besse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26CW08R6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0399-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H581VBGH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Martin Trusler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711211w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KPCWFG96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.11.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JLR08XH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-H. Menz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DB18L8K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062995z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5PSXLKN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130472v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Costa Gomes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2004.03.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6J0TRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2003.11.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0B1Z53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nuno Canongia Lopes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A.H. Padua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0476996" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0362133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XS2R1G6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZB8H8MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Chouaf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525293v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth K. P." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrat Mickael" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214948v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasternak Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinero Valeria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pantalei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alexandra Cameirao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teixeira Jose" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218036v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Findenegg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662976v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012464v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012531v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010177v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010179v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012462v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662930v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Faiz Alam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423229v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423185v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526274v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526218v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Line Risal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525547v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256450v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260526v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260523v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259865v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259908v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259903v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259912v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Franco-Melgar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Haslam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260492v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260500v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Husson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260505v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260518v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Marrucho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarraute" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524917v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816723-6.00009-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525010v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>