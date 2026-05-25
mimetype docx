--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -90,4336 +90,4494 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-based MOFs/TiO 2 Chitosan Beads for Green Photocatalytic H 2 Generation</w:t>
+                <w:t xml:space="preserve">Production d’hydrogène vert par électrolyse de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisha Khan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.AF3691 v1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362588v1</w:t>
+                <w:t xml:space="preserve">hal-05422661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the enhanced photocatalytic activity of N-doped carbon dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angel Luis Corcho Valdés</w:t>
+                <w:t xml:space="preserve">Cu-based MOFs/TiO 2 Chitosan Beads for Green Photocatalytic H 2 Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cy00457h⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422671v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d’hydrogène vert par électrolyse de l’eau</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the enhanced photocatalytic activity of N-doped carbon dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Daniel Almeida Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rafael Guerrero Porras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandra Morales Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Luis Corcho Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (16), pp.4713-4726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cy00457h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05422661v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Fluorescent Carbon Dots (CDs) for the Selective detection of Metal‐Containing Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cu‐Based MOF/TiO 2 Composite Nanomaterials for Photocatalytic Hydrogen Generation and the Role of Copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro López-Beltrán</w:t>
+                <w:t xml:space="preserve">Alireza Ranjbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Iriarte-Mesa</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Murru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angel Luis Corcho-Valdés</w:t>
+                <w:t xml:space="preserve">Daniel Bahena-Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202300188⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202501736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524892v1</w:t>
+                <w:t xml:space="preserve">hal-05619892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stockage solide de l’hydrogène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+                <w:t xml:space="preserve">Design of Fluorescent Carbon Dots (CDs) for the Selective detection of Metal‐Containing Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro López-Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Iriarte-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Catoire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarissa Murru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chao-Mujica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Luis Corcho-Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-af3692⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524972v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane and carbon dioxide adsorption on carbon nano-onions synthesized by the submerged arc-discharge method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neil Torres-Figueredo</w:t>
+                <w:t xml:space="preserve">Le stockage solide de l’hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Luis Corcho-Valdes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-023-00432-9⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-af3692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524880v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontispiece: Design of Fluorescent Carbon Dots (CDs) for the Selective detection of Metal‐Containing Ions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Methane and carbon dioxide adsorption on carbon nano-onions synthesized by the submerged arc-discharge method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Padron-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Torres-Figueredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Luis Corcho-Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Ponce de Leon-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Chao-Mujica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Luis Corcho-Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202383161⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-023-00432-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524889v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Hydrogene, un filon pour l’emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+                <w:t xml:space="preserve">Frontispiece: Design of Fluorescent Carbon Dots (CDs) for the Selective detection of Metal‐Containing Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro López-Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Iriarte-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Catoire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarissa Murru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chao-Mujica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Luis Corcho-Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Parisien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202383161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525128v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviation: l’hydrogene tiendra t–il ses promesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polytechnique Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermites : synthèse et combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-af3690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper and Nickel Nanoparticles Prepared by Thermal Treatment of Their Respective Cations Confined in Nanopores through High-Pressure Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’Hydrogene, un filon pour l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351411v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stockage, un verrou majeure de la filière hydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Copper and Nickel Nanoparticles Prepared by Thermal Treatment of Their Respective Cations Confined in Nanopores through High-Pressure Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polytechnique Insights</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.278-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applnano2030020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525095v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild synthesis of Cu 2 O nanoparticles interfaced at the surface of 2D-Al nanosheets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le stockage, un verrou majeure de la filière hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polytechnique Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524903v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filière hydrogène : principaux verrous et intérêt du Power to Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mild synthesis of Cu 2 O nanoparticles interfaced at the surface of 2D-Al nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Antuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (58), pp.8147-8150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC02985H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-trp1108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04524958v1</w:t>
+                <w:t xml:space="preserve">hal-04524903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium doping composite metal-organic framework by alane nanoconfinement: Impact on the room temperature hydrogen uptake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Filière hydrogène : principaux verrous et intérêt du Power to Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.032⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-trp1108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524133v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling hydrogen diffusion in hybrid activated carbon-MIL-101(Cr) considering temperature variations and surface loading changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Hydrogen adsorption and kinetics in MIL-101(Cr) and hybrid activated carbon-MIL-101(Cr) materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.03.059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (12), pp.8021 - 8031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555508v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption and kinetics in MIL-101(Cr) and hybrid activated carbon-MIL-101(Cr) materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aluminium doping composite metal-organic framework by alane nanoconfinement: Impact on the room temperature hydrogen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.192⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243, pp.214 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555514v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping activated carbon incorporated composite MIL-101 using lithium: impact on hydrogen uptake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Modeling hydrogen diffusion in hybrid activated carbon-MIL-101(Cr) considering temperature variations and surface loading changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Mater. Chem. A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TA07197B⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.72 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214504v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption in lithium doped MIL-101 and MIL-53(Al) at 77 and 298 K up to 100 bar: effect of lithium concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Doping activated carbon incorporated composite MIL-101 using lithium: impact on hydrogen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10934-015-9982-0⟩</w:t>
+              <w:t xml:space="preserve">J. Mater. Chem. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.7014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TA07197B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214533v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Filière Hydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydrogen adsorption in lithium doped MIL-101 and MIL-53(Al) at 77 and 298 K up to 100 bar: effect of lithium concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrie &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-015-9982-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241814v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature hydrogen uptake in single walled carbon nanotubes incorporated MIL-101 doped with lithium: effect of lithium doping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La Filière Hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrie &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 technos Made In France, Décembre 2015 (982-983), pp.57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214526v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to create a hydrophilic environment within hydrophobic nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Room temperature hydrogen uptake in single walled carbon nanotubes incorporated MIL-101 doped with lithium: effect of lithium doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-015-0047-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01214602v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical hydrogen cryostorage in doped MIL-101(Cr) Metal-Organic Frameworks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Method to create a hydrophilic environment within hydrophobic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 179, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp301375s⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00714284v1</w:t>
+                <w:t xml:space="preserve">hal-01214602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECOYA: Separation of CO2 by Hydrate adsorption</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical hydrogen cryostorage in doped MIL-101(Cr) Metal-Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13 th Congrès de la Société Française de Génie des Procédés </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.10504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp301375s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663131v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic limit of the melting/freezing processes of water under strongly hydrophobic nanoscopic confinement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SECOYA: Separation of CO2 by Hydrate adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bouchemoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cameireo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 13 th Congrès de la Société Française de Génie des Procédés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01214596v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Storage in Semiclathrate Hydrates of Tetrabutyl Ammonium Chloride and Tetrabutyl Phosphonium Bromide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A thermodynamic limit of the melting/freezing processes of water under strongly hydrophobic nanoscopic confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schoeffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/je100146b⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (7), pp.1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b920816j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179644v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key to control Cu II loading in silica based mesoporous materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Storage in Semiclathrate Hydrates of Tetrabutyl Ammonium Chloride and Tetrabutyl Phosphonium Bromide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (9), pp.3395-3399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je100146b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00848773v1</w:t>
+                <w:t xml:space="preserve">hal-01179644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation enthalpies and phase equilibrium for TBAB semi-clathrate hydrates of N2, CO2, N2 + CO2 and CH4 + CO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The key to control Cu II loading in silica based mesoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-009-0399-3⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (3), pp.518-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01179655v1</w:t>
+                <w:t xml:space="preserve">hal-00848773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor Pressure and Density of Thermotropic Liquid Crystals: MBBA, 5CB, and Novel Fluorinated Mesogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dissociation enthalpies and phase equilibrium for TBAB semi-clathrate hydrates of N2, CO2, N2 + CO2 and CH4 + CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George Jackson</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp711211w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Special Chapter dedicated to the memory of Dr. Michel Ollivon, 98 (1), pp.113-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-009-0399-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01214549v1</w:t>
+                <w:t xml:space="preserve">hal-01179655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bromine on the solubility of gases in hydrocarbons and fluorocarbons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vapor Pressure and Density of Thermotropic Liquid Crystals: MBBA, 5CB, and Novel Fluorinated Mesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Martin Trusler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2006.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (13), pp.3918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp711211w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126181v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low pressure solubility and thermodynamics of solvation of carbon dioxide and carbon monoxide in fluorinated liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of bromine on the solubility of gases in hydrocarbons and fluorocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 251, pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2006.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.11.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00130479v1</w:t>
+                <w:t xml:space="preserve">hal-00126181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of nitrous oxide with fluorinated liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Low pressure solubility and thermodynamics of solvation of carbon dioxide and carbon monoxide in fluorinated liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-H. Menz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp062995z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.847-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2006.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126401v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of gases with ionic liquids: Molecular simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interactions of nitrous oxide with fluorinated liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Symposium Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.18566-18572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp062995z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130474v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ionic liquids of the 1-alkyl-3-methylimidazolium family using an all-atom force field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interactions of gases with ionic liquids: Molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Symposium Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 901, pp.134-149</w:t>
+              <w:t xml:space="preserve">, 2005, 901, pp.172-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130472v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of dioxygen in seven fluorinated liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling ionic liquids of the 1-alkyl-3-methylimidazolium family using an all-atom force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.-H. Menz</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Symposium Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 901, pp.134-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01214576v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of oxygen, carbon dioxide and water in semifluorinated alkanes and perfluorooctylbromide by molecular simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solubility of dioxygen in seven fluorinated liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-H. Menz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Fluorine Chem.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2003.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 125 (9), pp.1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2004.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130464v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ionic liquids using a systematic all-atom force field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solubility of oxygen, carbon dioxide and water in semifluorinated alkanes and perfluorooctylbromide by molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A.H. Padua</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0476996⟩</w:t>
+              <w:t xml:space="preserve">J. Fluorine Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 125, pp.409-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2003.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214654v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ionic liquids using a systematic all-atom force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Nuno Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A.H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 108, pp.2038-2047. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0362133⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 108 (30), pp.11250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0476996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00130466v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling ionic liquids using a systematic all-atom force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108, pp.2038-2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0362133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interaction of carbon dioxide and water with ionic liquids by molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.1049-1052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200400097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4429,5244 +4587,5244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic performance of HKUST-1/TiO2 towards hydrogen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Ranjbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bahena Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA12: 12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA12: 12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les Différentes Technologies de Production de l’hydrogène,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">Horizon Hydrogène 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525494v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525483v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Différentes Technologies de Production de l’hydrogène,</w:t>
+                <w:t xml:space="preserve">Photocatalytic Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizon Hydrogène 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525499v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and Mild Synthesis of Energetic Nanothermites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Murru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Antuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahima Chouaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l’Art du Stockage de l’Hydrogène: du Stockage Liquide au Stockage Solide en passant par le Stockage Gazeux sous Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Paris Saclay, Cycle de Webinaires sur la Transition Energétique (WTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hydrogen Technology in France and at ENSTA IP Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Summit (KS3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Filière Hydrogène: Production d’Hydrogène décarboné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Transition Energétique: Regards Croisés entre Chercheurs de l’Ensta Paris et Industriels, Studio by Ensta Paris 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminium Doping Composite Metal Organic Frameworks (MOFs) by Alane Nanoconfinement for Hydrogen Storage at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth K. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Advanced Sciences (ICAS5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hurghada, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production from Biomass Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Development Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of thermal decomposition of biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La production et le stockage d'hydrogène: interêts du Power to Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Development Workshop, Shanghai Jiao Tong (SPEIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Workshop Momentom ''Energies nouvelles et société: Regards croisés sur la transition énergétique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662832v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités scientifiques liées aux solides poreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental study of thermal decomposition of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrat Mickael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du Réseau d'Excellence en Solides Poreux (RESPORE), Ecole Normale Supérieure de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Development Workshop, Shanghai Jiao Tong (SPEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662884v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production et le stockage d'hydrogène: interêts du Power to Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Activités scientifiques liées aux solides poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Momentom ''Energies nouvelles et société: Regards croisés sur la transition énergétique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de lancement du Réseau d'Excellence en Solides Poreux (RESPORE), Ecole Normale Supérieure de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662851v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101(Cr): Experiment and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Annuelles de l'AFA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse ATG/ATD couplée GC/MS de la décomposition thermique d'un composant de la biomasse le D-glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrat Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres industrielles biomasse-energie, Ecole nationale supérieure des Mines d'Albi Carnaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th PPEPPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de matériaux hybrides MOF-charbon actif pour le stockage d’hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone SFEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the phase equilibria of refrigerant fluids with the COSMO-SAC and COSMO-RS approaches. Application to process simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Baba-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Celine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Organic Frameworks (MOFs) Doping with Aluminium Hydride</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Confined water in its role as a ligand in silica based CuII hydrophilic and hydrophobic nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Nanoporous Materials--7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Niagara Falls, Canada</w:t>
+              <w:t xml:space="preserve"> Nano-6, The 6th International Symposium on Nanoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214946v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined water in its role as a ligand in silica based CuII hydrophilic and hydrophobic nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The fate of a confined liquid droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molinero Valeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nano-6, The 6th International Symposium on Nanoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Banff, Canada</w:t>
+              <w:t xml:space="preserve">International Workshop on Structure and Dynamics of Confined and Interfacial Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260285v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Thermodynamic Properties of Hydrophilic-Hydrophobic Nanostructures Containing Aqueous Metal Cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasternak Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Nanoporous Materials-7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of a confined liquid droplet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Metal Organic Frameworks (MOFs) Doping with Aluminium Hydride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Structure and Dynamics of Confined and Interfacial Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
+              <w:t xml:space="preserve">International Symposium Nanoporous Materials--7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214955v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron scattering on phase transitions and anomalous thermodynamics: anomalous behaviour of water under strong confinement conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International symposium on neutron scattering (ISNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transitions of Liquid Water at Nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of water confined at the nanometric scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Discussion Meeting on Relaxations in Complex Systems, Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pore size and fluid-wall interactions on the imbibition of a fluid in silica mesoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Pantalei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutron imaging user symposium (NIUS2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Bad Zurzach, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining a liquid down to the nanoscale : more of the same or new phenomena?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+                <w:t xml:space="preserve">SECOHYA : SEparation of CO2 by HYdrate Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bouchemoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cameirão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Gordon Research Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Holderness, United States</w:t>
+              <w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260284v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECOHYA : SEparation of CO2 by HYdrate Adsorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
+                <w:t xml:space="preserve">Confining a liquid down to the nanoscale : more of the same or new phenomena?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schoeffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°288</w:t>
+              <w:t xml:space="preserve"> Gordon Research Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660471v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture du CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; par voie Hydrate : résultats de l'ANR SECOHYA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bouchemoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Alexandra Cameirao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Ouabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kwaterski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How anomalous remain the liquid water properties when confined at the nanosacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passion For Knowledge, Donostia International Physics Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confining a liquid down to the nanoscale : more of the same or new phenomena, Complex Dynamics of Fluids in Disordered and Crowed Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Centre Europeen de Calcul Atomique et Moleculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between microcospic dynamics and structure of confined water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teixeira Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4th International Workshop on Dynamics in Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure DSC study of mixed semi-clathrate hydrates of tetra-n-butylammonium bromide and CO2, N2 and (CO2 + N2) and ( CO2 + CH4) mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Mediterranean Conference on Calorimetry and Thermal Analysis (MEDICTA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined molecular liquids: from adsorption to the glass transition of the condensed phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFIPRA on Indo-French discussion meeting on "Diffusion in nanoporous and dense media"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a density minimum in supercooled water can be altered by tuning confinement parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Findenegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recent Advances in the Understanding of Confined Fluids : From Superfluid to Oil Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Abingdon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined molecular liquids: how close to the bulk properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop on Complex Systems: Andalo (Tento)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined molecular liquids : how close to the bulk properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water confined in hydrophobic mesopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ionic liquids of the 1-alkyl-3-methylimidazolium family using an all-atom force field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Interactions entre gaz et molècules fluorées: exemple du dioxyde de carbone et du protoxyde d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.150-158</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GDR 1880 du CNRS Physico-chimie en milieu supercritique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012464v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre gaz et molècules fluorées: exemple du dioxyde de carbone et du protoxyde d'azote</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solvation in ionic liquids: conformations, interaction and liquid structure by molecular simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Canongia Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR 1880 du CNRS Physico-chimie en milieu supercritique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">1st International Congress on Ionic Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012531v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00010177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation in ionic liquids: conformations, interaction and liquid structure by molecular simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Modelling ionic liquids of the 1-alkyl-3-methylimidazolium family using an all-atom force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Salzburg, Austria</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.150-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010177v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation in ionic liquids: conformations, interactions and liquid structure by molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Int. Congress on Ionic Liquids (COIL-1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of oxygen, carbon dioxide, carbon monoxide and nitrous oxide in fluorinated liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-H. Menz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Fluorous Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of gases with ionic liquids: molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.134-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation properties of fluorinated molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agílio Pádua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Symposium on Thermophysical properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ionic liquids of the 1-alkyl-3-methylimidazolium family unsing and all-atom force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José N. Canongia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of gases with ionic liquids : molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">226th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions in fluorous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agílio Pádua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IUPAC Conference on Thermodynamics, University of Rostock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9676,4048 +9834,4048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Based Metal-Organic Framework (MOF) Nanobelt Composites for Photocatalytic Green Hydrogen Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Faiz Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées scientifiques du GDR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EU4MOFs Meeting: Bringing Academia and Industry Together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423303v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis Marie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper-Based Metal-Organic Framework (MOF) Nanobelt Composites for Photocatalytic Green Hydrogen Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Faiz Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU4MOFs Meeting: Bringing Academia and Industry Together</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">9èmes journées scientifiques du GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423324v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Based Metal-Organic Framework (MOF) Nanobelt Composites for Photocatalytic Green Hydrogen Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Md Faiz Alam</w:t>
+                <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU4MOFs Meeting: Bringing Academia and Industry Together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423229v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HKUST-1/TiO2 immobilization into chitosan beads for Hydrogen generation by photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA12: 12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for Green Hydrogen Production by Photocatalysis,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Production by Photocatalysis under Solar Light: Development of Nanocomposites based on Metal Organic Frameworks (MOFs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Momentom Crongress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526261v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic Performance of HKUST–1/TiO2 Composite towards Hydrogen Generation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry Postgraduate Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production by Photocatalysis under Solar Light: Development of Nanocomposites based on Metal Organic Frameworks (MOFs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for Green Hydrogen Production by Photocatalysis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynd Remita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3rd International Momentom Crongress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526280v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Production by Photocatalysis under Solar Light: Development of Nanocomposites based on Metal Organic Frameworks (MOFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisha Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Journée Internationale des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on SemiConductor Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526274v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for green Hydrogen Production by Photocatalysis,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Solar Chemistry and Photocatalysis: Environmental Applications, Torino,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
+              <w:t xml:space="preserve">GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Frejus (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526218v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for green Hydrogen Production by Photocatalysis,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Frejus (France), France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Sensors and Energy Driven Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526228v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Composite Nanomaterials based on MOFs for green Hydrogen Production by Photocatalysis,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisha Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Sensors and Energy Driven Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cergy Pontoise, France</w:t>
+              <w:t xml:space="preserve">European Conference on Solar Chemistry and Photocatalysis: Environmental Applications, Torino,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526245v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of TiO2 Surface Properties for the Enhancement of Hydrogen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International MOMEMTOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New TiO2/MxOy Nanocrystal for the Photocatalytic Decomposition of Organic Compounds by Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th MOMEMTOM Workshop: Characterization and Operando Studies, Synchrotron Soleil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New TiO2/MxOy Nanocrystal for the Photocatalytic Decomposition of Organic Compounds by Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynd Remita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Beaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International MOMEMTOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101 (Cr): experiment and modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">All-atom force-fields for short hydrofluoroalkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Janecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Celine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 ème Journées scientifiques de l'Association Française de l'Adsorption (AFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">14th PPEPPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663168v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-atom force-fields for short hydrofluoroalkanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydrogen adsorption kinetics in activated carbon incorporated composite MIL-101 (Cr): experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhewei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th PPEPPD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">5 ème Journées scientifiques de l'Association Française de l'Adsorption (AFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256429v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janececk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft synthesis of MIL-101(Cr) for hydrogen storage by adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3emes Journées Scientifiques de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse ATG/ATD couplée GC/MS de la décomposition thermique du D glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrat Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires de l'Institut Carnot M.I.N.E.S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal decomposition of alane: experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasanth Karikkethu Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrat Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Symposium on Combustion, San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of MIL--101 synthesized with sodium acetate as mineralizing agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhewei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Characterisation of Porous Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage d'hydrogene par adsorption dans des materiaux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fete des 40 ans de l'ecole Nationale Superieure de Techniques Avancees (ENSTA ParisTech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrophilic and hydrophobic SBA-15 and MCM-41 surfaces in CuII impregnation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydrates de gaz en vue d'application au stockage energetique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journee ParisTech: Nouvelles filieres energetiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259865v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water confined in mesoporous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrophilic and hydrophobic SBA-15 and MCM-41 surfaces in CuII impregnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee thematique Cnano IdF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259894v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrates de gaz en vue d'application au stockage energetique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Water confined in mesoporous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee ParisTech: Nouvelles filieres energetiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journee thematique Cnano IdF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259875v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water confined in mesopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Summer School : Nanosciences ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Domaine du Tremblay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature properties of water in hydrophobic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schoeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in the understanding of confined fluids : from superfluid to oil reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, abingdon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des proprietes des fluides confines dans des materiaux mesoporeux par calorimetrie de haute precision : effet de l'hydrophobicite; du materiau mesoporeux sur les cycles d'intrusion-extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journee thematique Cnano IdF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing generalised Onsager models with Maier-Saupe interactions from experimental saturation pressure and density data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Franco-Melgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Martin Trusler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Workshop : Colloids, Interfaces and Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluoroalkanes in water : the hydration properties of perfluoropropane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Thermodynamics 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation of O2 and CO2 in C8H18, C8F18, C8H17Br, C8F17Br</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Solubility Phenomena </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular interactions in fluorinated phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Symposium on Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux solvants propres : Etude experimentale et par simulation moleculaire des interactions en solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interactions in fluorinated phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Doctoriales 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Confolant, France</w:t>
+              <w:t xml:space="preserve"> Jorge Calado 2003 : 40 years of Molecular Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260500v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions in fluorinated phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and simulated solubilities of gases in dialkyl imidazolium ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Nuno Canongia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jorge Calado 2003 : 40 years of Molecular Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">15th Symposium on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260510v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulated solubilities of gases in dialkyl imidazolium ionic liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Molecular interactions of oxygen, carbon dioxide and water in fluorinated solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Symposium on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Thermodynamics 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260494v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions of oxygen, carbon dioxide and water in fluorinated solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nouveaux solvants propres : Etude experimentale et par simulation moleculaire des interactions en solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve"> Doctoriales 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Confolant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260505v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of oxygen in liquid perfluorocarbons. Experiments and computer simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel M. Marrucho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sarraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13th European Symposium on Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13727,107 +13885,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage in two-dimensional and three-dimensional materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Nanomaterials for Energy Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.227-243, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-816723-6.00009-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13837,245 +13995,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASS DEGRADATION PROCESSES USING A TIO2-BASED PHOTOCATALYST LEADING TO ACTIVATED BIOMASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2023294075 (A1). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIO2-BASED PHOTOCATALYST, METHODS FOR PREPARING THE PHOTOCATALYST AND USE THEREOF IN DEGRADING A BIOMASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Line Risal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022003030 (A1), EP3932548 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14222,51 +14380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Khan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Almeida Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rafael Guerrero Porras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Morales Alvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho Vald&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00457h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iriarte-Mesa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Murru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chao-Mujica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Vald&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300188" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3692" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Padron-Ramirez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Torres-Figueredo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Valdes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Ponce de Leon-Cabrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00432-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202383161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3690" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasternak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applnano2030020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02985H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.03.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA07197B" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-9982-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-0047-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.05.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ86W3J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301375s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameireo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920816j" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B40609942E6F06CB751C19C8113F7865274CE9E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100146b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Besse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26CW08R6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0399-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H581VBGH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Martin Trusler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711211w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KPCWFG96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.11.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JLR08XH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-H. Menz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.11.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DB18L8K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062995z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5PSXLKN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130472v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Costa Gomes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2004.03.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6J0TRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2003.11.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0B1Z53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nuno Canongia Lopes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A.H. Padua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0476996" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0362133" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XS2R1G6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130461v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZB8H8MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Chouaf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525293v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth K. P." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662832v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrat Mickael" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214948v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasternak Nicolas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinero Valeria" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pantalei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260284v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alexandra Cameirao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teixeira Jose" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218036v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Findenegg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662976v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012464v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012531v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010177v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010179v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012462v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662930v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423303v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Faiz Alam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423324v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423229v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423185v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526274v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526218v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Line Risal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525547v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256450v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260526v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260523v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259865v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259875v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259908v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259903v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259912v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Franco-Melgar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Haslam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260460v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260492v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260500v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Husson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260505v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260518v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Marrucho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarraute" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524917v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816723-6.00009-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525010v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05362588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisha Khan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Beno&#238;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Almeida Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rafael Guerrero Porras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Morales Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho Vald&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00457h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ranjbari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena-Uribe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202501736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L&#243;pez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iriarte-Mesa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Murru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chao-Mujica" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Vald&#233;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3692" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Padron-Ramirez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Torres-Figueredo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Luis Corcho-Valdes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Ponce de Leon-Cabrera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00432-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202383161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3690" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bombled" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasternak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applnano2030020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02985H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp1108" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhewei Yu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZPW3NS4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.03.059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN084PLN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA07197B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-9982-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-015-0047-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.05.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ86W3J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301375s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameireo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920816j" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B40609942E6F06CB751C19C8113F7865274CE9E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100146b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Besse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26CW08R6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0399-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H581VBGH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Martin Trusler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711211w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KPCWFG96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126181v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.11.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JLR08XH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130479v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-H. Menz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2006.11.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DB18L8K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062995z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5PSXLKN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Costa Gomes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2004.03.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6J0TRT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2003.11.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0B1Z53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nuno Canongia Lopes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A.H. Padua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0476996" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0362133" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2XS2R1G6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400097" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZB8H8MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bahena Uribe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525499v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525494v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Chouaf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525306v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth K. P." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrat Mickael" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662884v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256172v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinero Valeria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasternak Nicolas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pantalei" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alexandra Cameirao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260286v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teixeira Jose" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Findenegg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662976v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012531v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Canongia Lopes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012464v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010179v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012462v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202034v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202035v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662930v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423229v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Faiz Alam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526274v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526261v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526280v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526218v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Line Risal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525559v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256465v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256450v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256456v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260523v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259894v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259908v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259903v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259912v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260454v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Franco-Melgar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Haslam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260460v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260488v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260492v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260510v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260494v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Husson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260500v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260518v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Marrucho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarraute" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524917v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816723-6.00009-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525225v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525010v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>